--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -156,4999 +156,5133 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Macro-scale damage characterization of Wharton’s jelly membrane undergoing tension</w:t>
+                <w:t xml:space="preserve">Health monitoring of NiTi endodontic instruments using acoustic Emission: Spectral indicators for predictive damage detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+                <w:t xml:space="preserve">Jeanne Davril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+                <w:t xml:space="preserve">Romain Hocquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Cavinato</w:t>
+                <w:t xml:space="preserve">Marin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Laurent</w:t>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+                <w:t xml:space="preserve">Rémy Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 174, pp.107236. </w:t>
+              <w:t xml:space="preserve">, 2026, 173, pp.107246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.107236⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.107246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350487v1</w:t>
+                <w:t xml:space="preserve">hal-05336655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Health monitoring of NiTi endodontic instruments using acoustic Emission: Spectral indicators for predictive damage detection</w:t>
+                <w:t xml:space="preserve">Macro-scale damage characterization of Wharton’s jelly membrane undergoing tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Davril</w:t>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Hocquel</w:t>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marin Vincent</w:t>
+                <w:t xml:space="preserve">Cristina Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Cappella</w:t>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Balthazard</w:t>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, 173, pp.107246. </w:t>
+              <w:t xml:space="preserve">, 2026, 174, pp.107236. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.107246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2025.107236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05336655v1</w:t>
+                <w:t xml:space="preserve">hal-05350487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic anisotropic effective strain gradient models based on large strains homogenization and applications to architected materials</w:t>
+                <w:t xml:space="preserve">Exploring the multifunctional potential of tannic acid-crosslinked Wharton's jelly hydrogel as a scaffold for bone regenerative medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Lahbazi</w:t>
+                <w:t xml:space="preserve">L. Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">L. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lamret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119941⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 346, pp.150500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2026.150500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05478372v1</w:t>
+                <w:t xml:space="preserve">hal-05571273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of scalp tissue through suction tests: A feasibility study based on a combined experimental and modeling approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Hyperelastic anisotropic effective strain gradient models based on large strains homogenization and applications to architected materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Lahbazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">C. Laurent</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2026.109140⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381, pp.119941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479287v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05478372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical characterization of scalp tissue through suction tests: A feasibility study based on a combined experimental and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorinne Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Lemaire</w:t>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Loth</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, pp.109140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2026.109140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296711v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First predictive measurements of endodontic mechanical damage through photoelastic analysis and acoustic emission descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Davril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hocquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/mbj.14574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling complexity of soft biological tissues mechanics through practice and open science resources: Application to the spherical compression of a muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+                <w:t xml:space="preserve">Anais Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Reine Losser</w:t>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/03064190251379355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331820v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and educational potential of a computational model of vacuum-assisted delivery on a birth simulator</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handling complexity of soft biological tissues mechanics through practice and open science resources: Application to the spherical compression of a muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lefebvre</w:t>
+                <w:t xml:space="preserve">Emilien Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charline Bertholdt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+                <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Reine Losser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106633⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03064190251379355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345541v1</w:t>
+                <w:t xml:space="preserve">hal-05331820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on multimodal mechanical characterization of a haemostatic sponge used for sinus lift</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reliability and educational potential of a computational model of vacuum-assisted delivery on a birth simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+                <w:t xml:space="preserve">Y. Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Perroud</w:t>
+                <w:t xml:space="preserve">J. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14508⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.106633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737990v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and constitutive law of porcine urethral tissues: a hyperelastic fiber model based on a physical approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin de Menech</w:t>
+                <w:t xml:space="preserve">Preliminary results on multimodal mechanical characterization of a haemostatic sponge used for sinus lift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Osorio Salazar</w:t>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Bourgogne</w:t>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoan Civet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-025-01951-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044963v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards the detection of damage processes in endodontic Ni-Ti alloy files, using acoustic emission</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical characterization and constitutive law of porcine urethral tissues: a hyperelastic fiber model based on a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Claude</w:t>
+                <w:t xml:space="preserve">Quentin de Menech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Osorio Salazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106743⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-025-01951-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705386v1</w:t>
+                <w:t xml:space="preserve">hal-05044963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Wharton's jelly membrane osteo-biocompatibility by a tannic acid cross-linking</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Dubus</w:t>
+                <w:t xml:space="preserve">A first step towards the detection of damage processes in endodontic Ni-Ti alloy files, using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Braux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Stéphane Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102241⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.106743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673540v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An increase in Wharton's jelly membrane osteocompatibility by a genipin-cross-link</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Harnessing the Wharton's jelly membrane osteo-biocompatibility by a tannic acid cross-linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">F Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Guillaume</w:t>
+                <w:t xml:space="preserve">J Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127562⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611505v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible design framework to design graded porous bone scaffolds with adjustable anisotropic properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Cheikho</w:t>
+                <w:t xml:space="preserve">An increase in Wharton's jelly membrane osteocompatibility by a genipin-cross-link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.F. Ganghoffer</w:t>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baldit</w:t>
+                <w:t xml:space="preserve">Julien Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Labbé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Alix</w:t>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105727⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, pp.127562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016453v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the skin-to-bone mechanical interaction on porcine scalp: A combined experimental and computational approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flexible design framework to design graded porous bone scaffolds with adjustable anisotropic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheikho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Vallet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Bertholdt</w:t>
+                <w:t xml:space="preserve">J.F. Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Rahouadj</w:t>
+                <w:t xml:space="preserve">A. Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Morel</w:t>
+                <w:t xml:space="preserve">E. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 147, pp.106139. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106139⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 140, pp.105727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611473v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experiments, theory, and computer simulation: Application of dynamics analysis of unbalanced wheels rolling without sliding on horizontal paths</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Characterization of the skin-to-bone mechanical interaction on porcine scalp: A combined experimental and computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Rimbert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications in Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cae.22692⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 147, pp.106139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611490v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Combining experiments, theory, and computer simulation: Application of dynamics analysis of unbalanced wheels rolling without sliding on horizontal paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+                <w:t xml:space="preserve">Joël Landier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Lipinski</w:t>
+                <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
+              <w:t xml:space="preserve">Computer Applications in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/cae.22692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611425v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03987826v1</w:t>
+                <w:t xml:space="preserve">hal-04611425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial and Immunomodulatory Properties of Acellular Wharton’s Jelly Matrix</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020227⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (8), pp.1106-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545613v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Antibacterial and Immunomodulatory Properties of Acellular Wharton’s Jelly Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ledouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782851v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical tensile behavior of human Wharton’s jelly</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cedric Mauprivez</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104981⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480413v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the effective bone properties evolve during normal and pathological calcification?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Biomechanical tensile behavior of human Wharton’s jelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marano</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.104981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813417⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03145718v1</w:t>
+                <w:t xml:space="preserve">hal-03480413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Bone Marrow and Wharton’s Jelly Mesenchymal Stromal Cells Response on Multilayer Braided Silk and Silk/PLCL Scaffolds for Ligament Tissue Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">How do the effective bone properties evolve during normal and pathological calcification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (9), pp.2163. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S166-S168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12092163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973729v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of macro-heterogenous mechanical behaviour of temporomandibular joint disc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S291-S293. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Characterization of Bone Marrow and Wharton’s Jelly Mesenchymal Stromal Cells Response on Multilayer Braided Silk and Silk/PLCL Scaffolds for Ligament Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Lipinski</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie de Brosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12092163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497206v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haemostatic sponges as an alternative to granular bone substitute for sinus lifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Okley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S206-S208. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterisation of the temporomandibular joint disc using split Hopkinson pressure bars</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tappert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Lipinski</w:t>
+                <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Proud</w:t>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S273-S275. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100549. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209206v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of a membrane made of human umbilical cord for dental bone regenerative medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S88-S90. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mechanical behaviour of healthy and injured human incus by eigenfrequency evaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic characterisation of the temporomandibular joint disc using split Hopkinson pressure bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginija Gyliene</w:t>
+                <w:t xml:space="preserve">D. Sory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giedrius Gylys</w:t>
+                <w:t xml:space="preserve">L. Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pawel Lipinski</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacek Tarasiuk</w:t>
+                <w:t xml:space="preserve">W. Proud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954411920909054⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S273-S275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209212v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mechanical Loading on Osteogenesis of Human Embryonic Stem Cell-Derived Mesenchymal Progenitors within Collagen Microspheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of mechanical behaviour of healthy and injured human incus by eigenfrequency evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginija Gyliene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedrius Gylys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shariatzadeh M</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Pawel Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. M Perreault</w:t>
+                <w:t xml:space="preserve">Sebastian Wronski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Lacroix</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jacek Tarasiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science &amp; Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 09 (03), </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234 (3), pp.265-272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4172/2157-7013.1000282⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0954411920909054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063137v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and Pulsed Experiments with Numerical Simulation to Dissect Pituitary Gland Tumour by Using Liquid Jet</w:t>
+                <w:t xml:space="preserve">Effect of Mechanical Loading on Osteogenesis of Human Embryonic Stem Cell-Derived Mesenchymal Progenitors within Collagen Microspheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed H. Alamoud</w:t>
+                <w:t xml:space="preserve">Shariatzadeh M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Baillot</w:t>
+                <w:t xml:space="preserve">C. M Perreault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camila Belabbas</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">David Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1903.04328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7013.1000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063142v1</w:t>
+                <w:t xml:space="preserve">hal-02063137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vibrational and numerical evaluation of Human Incus properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginija Gyliene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neringa Kraptavičiūtė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wronski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanika</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (6), pp.525-529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5755/j01.mech.22.6.16600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local elastic properties characterization of the temporo-mandibular joint disc through macro-indentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous and Pulsed Experiments with Numerical Simulation to Dissect Pituitary Gland Tumour by Using Liquid Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed H. Alamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lk. Tappert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camila Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi S. Samimi Ardestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Bahai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382932⟩</w:t>
+              <w:t xml:space="preserve">Engineering Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1903.04328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283003v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Local elastic properties characterization of the temporo-mandibular joint disc through macro-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lk. Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S201-S202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862690v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611346v1</w:t>
+                <w:t xml:space="preserve">hal-00862690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measures of human intracranial arteries wall properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Lafon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.310-311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815921⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667873v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">Experimental measures of human intracranial arteries wall properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Royer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.280-281. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815867⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.310-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815921⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611355v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.280-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5158,7323 +5292,7448 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of bisphosphonate effect on rat hemimandibule and femur mechanical response undergoing bending test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Contribution to the understanding of the temporomandibular joint disc behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313001v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the understanding of the temporomandibular joint disc behaviour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">First results of bisphosphonate effect on rat hemimandibule and femur mechanical response undergoing bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Dreistadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312936v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Macro-Scale Damage Properties of Wharton's Jelly Membrane Under Tension: A Finite Element Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12TH European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats Préliminaires pour les Propriété d’Endommagement Macroscopiques de la Gelée de Wharton : Une Analyse Éléments Finis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cedric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de faisabilité de la mesure de la résistance électrique cutanée chez des patients victimes de brûlure grave.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine Losser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Congrès de la Société Francophone de Brûlologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results on poro-mechanical characterization of temporomandibular joint disc through multiple testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05414933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of agar gel to mimic multiphysical response of the skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine Losser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Letacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first viscoelastic modelling of Wharton’s jelly membrane through finite element analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+                <w:t xml:space="preserve">Biocompatible Polyphenol Cross-Linked Wharton Jelly hydrogel : New Multifunctionnal Hydrogel For Bone Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SB2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiégne, France</w:t>
+              <w:t xml:space="preserve">IPLASS-CTESS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Izola, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933898v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Polyphenol Cross-Linked Wharton Jelly hydrogel : New Multifunctionnal Hydrogel For Bone Tissue Engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">A first viscoelastic modelling of Wharton’s jelly membrane through finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPLASS-CTESS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Izola, Slovenia</w:t>
+              <w:t xml:space="preserve">Proceedings of SB2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiégne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993557v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats préliminaires sur l'endommagement de membranes à base de gelée de Wharton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+                <w:t xml:space="preserve">An all-in-one biocompatible Collagen/Tannic Acid tough and adhesive hydrogel with antibacterial, antioxidant and anti-tumor biological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Osquel Perez Rivero</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">BIOMAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927943v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-in-one biocompatible Collagen/Tannic Acid tough and adhesive hydrogel with antibacterial, antioxidant and anti-tumor biological activities</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Osquel Perez Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993531v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la rupture des limes endodontiques en NiTi : une analyse multiphysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Davril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hocquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04927958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocompatible tannic acid cross-linked wharton jelly hydrogel: new guide for bone regeneration</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Caractérisation multiphysique de la peau et de substituts de peau pour la mise en place d’outils de diagnostic chez le grand brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Losser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B-MRS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Santos, Brazil</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993563v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multiphysique de la peau et de substituts de peau pour la mise en place d’outils de diagnostic chez le grand brûlé</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Osteocompatible tannic acid cross-linked wharton jelly hydrogel: new guide for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">B-MRS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927965v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Osteocompatible tannic acid cross-linked collagen hydrogel: new multifunctional hydrogel for bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorinne Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFBTM 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation poro-mécanique du disque de l'articulation temporo-mandibulaire</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation of Polymer Materials for the Development of an Artificial Urethra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Menech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Konstantinidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benouhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Proceedings of EMBC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EMBS, Jul 2024, Orlando (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927961v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Caractérisation poro-mécanique du disque de l'articulation temporo-mandibulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Chatelin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927953v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Polymer Materials for the Development of an Artificial Urethra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Martinez</w:t>
+                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EMBC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE EMBS, Jul 2024, Orlando (USA), United States</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705257v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04456654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hydration effect on haemostatic sponge structure using multimodal imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization within porcine scalp by peel testing and non-invasive suction tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Characterization and computational modelling of skin to bone interaction through peeling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Symposium on Computer Methods in Biomechanics an Biomedical Engineering CMBBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d’Arts et Métiers – ParisTech; Université Paris Cité, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481458v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and computational modelling of skin to bone interaction through peeling test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization within porcine scalp by peel testing and non-invasive suction tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Symposium on Computer Methods in Biomechanics an Biomedical Engineering CMBBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d’Arts et Métiers – ParisTech; Université Paris Cité, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">48ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668194v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freeze dried Wharthon’s jelly mechanical response change with hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vassaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics ESB</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiovascular Biomechanics Eindhoven University of Technology; Biomechanics and Computational Tissue Engineering Liège University; Mechanobiology KU Leuven; Orthopaedic Biomechanics Eindhoven University of Technology, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Agar samples to mimic the electromechanical properties of human burn skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Reine Losser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics - ESBiomech23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiovascular Biomechanics Eindhoven University of Technology; Biomechanics and Computational Tissue Engineering Liège University; Mechanobiology KU Leuven; Orthopaedic Biomechanics Eindhoven University of Technology, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bone regeneration in rat calvaria defect boosted through a biomimetic coated collagen membrane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Jeju, South Korea. pp.503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical investigation of a bisphosphonate-related osteonecrosis of jaw (BRONJ) preclinical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ledouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase in bone volume with a hybrid bioinspired coating implanted in a critical-sized defect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ledouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47ème Congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of MGP protein on murine bone: a combined morphological and biomechanical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of ESB2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of crosslinked Wharton’s jelly in guided bone regeneration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 29th Annual Meeting of the European Orthopaedic Research Society (EORS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo response to hybrid functionalized collagen membrane for dental applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Cystic fibrosis affects whole-bone stiffness and strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 29th Annual Meeting of the European Orthopaedic Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Proceedings of Société de Biomécanique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.S133-S135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668184v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis affects whole-bone stiffness and strength</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">In vitro and in vivo response to hybrid functionalized collagen membrane for dental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Société de Biomécanique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.S133-S135</w:t>
+              <w:t xml:space="preserve">Proceedings of the 29th Annual Meeting of the European Orthopaedic Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611371v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel ECM-based scaffold from human umbilical cord for bone regenerative medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of WBC2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Glasgow (Online conference), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des propriétés mécaniques des éponges hémostatiques utilisées comme mainteneurs d'espace lors des soulevés du sinus maxillaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67e Congrès de la SFCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time motion tracking of soft tissue; an experimental study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nourani A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranjbaran P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakdaman H</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rault V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 27th Annual International Conference of Iranian Society of Mechanical Engineers-ISME2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The mechanical behavior of healthy and injured human incus.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedrius Gylys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginija Gyliene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pawel Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Wroński</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacek Tarasiuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Lithuanian – Polish ENT Congress,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Druskininkai, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03283014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterisation of the temporomandibular joint disc through local compression and traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BSSM 13th International Conference on Advances in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The experimental and numerical approach for incus qualitative evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giedrius Gylys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginija Gyliene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Wronski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neringa Kraptavičiūtė</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 594</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01869817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissect Pituitary Gland Tumour Using Liquid Jet : Experimental and Numerical Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed H. Alamoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Belabbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.-S. Ardestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bahai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2016 International Conference of Systems Biology and Bioengineering (WCE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling in tissue engineering: a Virtual Physiological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Campos Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">roceedings of VPH Conference 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Trondheim ( Norvège), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annulus Fibrosus model identification enriched by transverse strain measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-Chemo-Mechanical Coupling in Biological Tissues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UniGR 2014 Biomaterials for Medical Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Arlon (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational investigation of the cytoskeleton response under static and fluid flow loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Khayyeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of WCCM-ECCM-ECFD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00816357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance asymétrique des côtes : Étude expérimentale chez le cochon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed L'Kaissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Sagintaah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées de la SOFOP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00820590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus: the role of the fluid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lafosse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France. pp.Clé USB</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623375v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus: the role of the fluid phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lafosse</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623367v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Wooden Cultural Heritage: Evaluation of Deterioration and Management of Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (6)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prelimirary results for wharton's jelly macroscopic damage properties: a finite element study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
+                <w:t xml:space="preserve">Biomechanical characterization of mandibles and femurs in an animal model of osteochimionecrosis in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Dreistadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Summer school in Reduced-order and Data-driven models in Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Figueres, Spain</w:t>
+              <w:t xml:space="preserve">Journée « Recherche et Innovation » Filière de Santé Maladies Rares des malformations de la Tête, du Cou et des Dents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447478v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling thin layer hyperelastic soft biological tissues through macro-spherical compression tests</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prelimirary results for wharton's jelly macroscopic damage properties: a finite element study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 28th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">Summer school in Reduced-order and Data-driven models in Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Figueres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668201v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization by peeling tests on pig scalps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Modeling thin layer hyperelastic soft biological tissues through macro-spherical compression tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2023, Maastrich, Netherlands</w:t>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668200v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acquisition of accurate temporomandibular joint disc external shape and internal microstructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Baldit</w:t>
+                <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization by peeling tests on pig scalps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laurent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">Proceedings of the 28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastrich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01860193v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique de deux solutions prothétiques dentaires implantables pour l’édentement total</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId278" w:history="1">
+                <w:t xml:space="preserve">Acquisition of accurate temporomandibular joint disc external shape and internal microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings MECAMAT 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668171v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01860193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude numérique de deux solutions prothétiques dentaires implantables pour l’édentement total</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Creuillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Dreistadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings MECAMAT 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Residual Stress in Pig Intervertebral Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21st Congress of the European Society of Biomechanics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. , ESB 2015 proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12484,156 +12743,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Mechanobiology in Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Shariatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2019, 978-981-10-8075-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-8075-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12643,677 +12902,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Characterization of the Disc of the Temporomandibular Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent, Cédric; Verdier, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley - ISTE, pp.117-148, 2024, 978-1-394-30658-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges for Sinus Lift Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.47-57, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation biomécanique du disque de l'articulation temporo-mandibulaire: Imagerie, caractérisation et modélisation pour l’étude des tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent, Cédric; Verdier, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des tissus vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.151-182, 2023, 9781789481600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collagen Gel Cell Encapsulation to Study Mechanotransduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Shariatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Mechanobiology in Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-125, 2019, 978-981-10-8074-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-8075-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Simulation of Bioreactor Design and In Vitro Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Campos Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Mechanobiology in Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.23-36, 2019, 978-981-10-8074-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-8075-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics of the Intervertebral Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ganghoffer, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Iste Press, pp.455-467, 2018, 978-1-78548-208-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-208-3.50011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13323,1048 +13582,1048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on biomechanical tensile behavior up to failure of human Wharton's jelly derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/POAFCR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on spherical compression tests on chicken breast muscle tissues for pedagogical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/LER74O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on dynamic analysis of an unbalanced hollow cylinder rolling over a horizontal plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dataset of peeling tests performed on porcine scalps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Rimbert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12763/DGSNVP⟩</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12763/HJOAEF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611452v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of peeling tests performed on porcine scalps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Dataset on dynamic analysis of an unbalanced hollow cylinder rolling over a horizontal plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12763/HJOAEF⟩</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12763/DGSNVP⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611526v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on dynamic analysis of a wheel with displaced mass rolling over a horizontal plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Landier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/RW811W⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/XTMSBC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on bending response and geometry of normal and pathological mouse femurs during early growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/JMN8AS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on biomechanical tensile behavior of human Wharton's jelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/X7CQGU⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of biological tissue : anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14374,100 +14633,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions hydro-chimio-mécaniques dans les tissus biologiques : application à la nutrition du disque intervertébral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Montpellier II - Sciences et Techniques du Languedoc, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013MON20066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00905387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14477,91 +14736,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation biomécaniques pour la médecine régénérative : Application à la sphère cranio-maxillo-faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04273524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14571,450 +14830,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Rocha 2026 model used for Wharton's jelly damage mechanical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e⟩</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Python codes for pedagogical applications of the National Engineering School of Metz (ENIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical and Bioengineering of the Musculoskeletal System (bio2ms) library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics application of the slider crank mechanism developped in python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Python implementation of the Dorfmann and Ogden 2004 model used for Wharton's jelly mechanical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId365"/>
+      <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15082,51 +15341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="583A0D95"/>
+    <w:nsid w:val="3783B27A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15313,51 +15572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-baldit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1675-5681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172183979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478372v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lahbazi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119941" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vallet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109140" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738067v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rauber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331820v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schall" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Losser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03064190251379355" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345541v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106633" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044963v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Menech" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Osorio Salazar" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgogne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-025-01951-w" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106743" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611505v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127562" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611473v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vallet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106139" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611490v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Landier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rimbert" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.22692" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03545613v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020227" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480413v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104981" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816295" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209210v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okley" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauprivez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prada" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813429" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sory" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Proud" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815329" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scomazzon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergheraert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812169" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209212v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Gyliene" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedrius Gylys" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lipinski" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wronski" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tarasiuk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920909054" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063142v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. Alamoud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baillot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Belabbas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi S. Samimi Ardestani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bahai" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.04328" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063140v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Kraptavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.6.16600" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk. Tappert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382932" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667873v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eker" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ambard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costalat" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815921" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611355v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherblanc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815867" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313001v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurence" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dreistadt" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312936v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447431v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Losser" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Tacon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313048v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Letacon" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993557v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993531v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927958v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993563v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927965v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993552v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927961v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705257v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Andr&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Konstantinidi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611430v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481458v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668194v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611456v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mathieu" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611419v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611411v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668184v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611371v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabary" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668179v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283045v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283030v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourani A" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjbaran P" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakdaman H" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault V" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283014v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wro&#324;ski" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063154v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Do Nascimento" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lipinski" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611331v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wronski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611340v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belabbas" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Ardestani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahai" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667865v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campos Marin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Brunelli" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrault" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667870v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barreto" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khayyeri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668201v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668200v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01860193v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668171v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Creuillot" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063158v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shariatzadeh" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668035v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611462v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063161v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_6" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063159v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_2" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063164v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-208-3.50011-3" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345552v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LER74O" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611452v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/DGSNVP" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611526v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/HJOAEF" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611451v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/RW811W" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611530v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/X7CQGU" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905387v2" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20066" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04273524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928713v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928707v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668248v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668458v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-baldit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1675-5681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172183979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scomazzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lahbazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738067v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rauber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Losser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03064190251379355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Menech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Osorio Salazar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-025-01951-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106743" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Landier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rimbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.22692" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03545613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020227" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104981" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816295" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauprivez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergheraert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Proud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815329" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Gyliene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedrius Gylys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lipinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wronski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tarasiuk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920909054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Kraptavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.6.16600" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. Alamoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Belabbas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi S. Samimi Ardestani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bahai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.04328" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283003v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk. Tappert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382932" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ambard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costalat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815921" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611355v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherblanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815867" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurence" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dreistadt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Losser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Tacon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Letacon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebouvier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Andr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Konstantinidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611411v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283030v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourani A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjbaran P" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakdaman H" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault V" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wro&#324;ski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Do Nascimento" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lipinski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wronski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belabbas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Ardestani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campos Marin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Brunelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barreto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khayyeri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567474v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668200v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01860193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Creuillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063158v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shariatzadeh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-208-3.50011-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LER74O" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/HJOAEF" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611452v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/DGSNVP" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/RW811W" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/X7CQGU" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905387v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20066" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04273524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928713v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928707v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668248v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>