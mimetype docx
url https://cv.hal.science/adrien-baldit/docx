--- v1 (2026-04-02)
+++ v2 (2026-04-27)
@@ -2417,347 +2417,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L K Tappert</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611425v1</w:t>
+                <w:t xml:space="preserve">hal-03782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987826v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial and Immunomodulatory Properties of Acellular Wharton’s Jelly Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Ledouble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2766,210 +2766,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomedicines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (2), pp.227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/biomedicines10020227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Braux</w:t>
+                <w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (8), pp.1106-1117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782851v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical tensile behavior of human Wharton’s jelly</w:t>
               </w:r>
@@ -3115,77 +3115,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S166-S168. </w:t>
@@ -3217,589 +3217,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03145718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of macro-heterogenous mechanical behaviour of temporomandibular joint disc</w:t>
+                <w:t xml:space="preserve">Haemostatic sponges as an alternative to granular bone substitute for sinus lifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">S. Okley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Guillaume</w:t>
+                <w:t xml:space="preserve">C. Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Velard</w:t>
+                <w:t xml:space="preserve">P. Prada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lipinski</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S291-S293. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816295⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S206-S208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03209201v1</w:t>
+                <w:t xml:space="preserve">hal-03209210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Bone Marrow and Wharton’s Jelly Mesenchymal Stromal Cells Response on Multilayer Braided Silk and Silk/PLCL Scaffolds for Ligament Tissue Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xing Liu</w:t>
+                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12092163⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973729v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemostatic sponges as an alternative to granular bone substitute for sinus lifts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Okley</w:t>
+                <w:t xml:space="preserve">Identification of macro-heterogenous mechanical behaviour of temporomandibular joint disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mauprivez</w:t>
+                <w:t xml:space="preserve">C Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Prada</w:t>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Dubus</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S206-S208. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813429⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S291-S293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209210v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Bone Marrow and Wharton’s Jelly Mesenchymal Stromal Cells Response on Multilayer Braided Silk and Silk/PLCL Scaffolds for Ligament Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Emilie de Brosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Paul Lipinski</w:t>
+                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9, pp.100549. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.2163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym12092163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497206v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of a membrane made of human umbilical cord for dental bone regenerative medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3807,51 +3807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S88-S90. </w:t>
@@ -3928,51 +3928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Sory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Proud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4581,51 +4581,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S201-S202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6357,398 +6357,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires sur l'endommagement de membranes à base de gelée de Wharton</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chrystelle Po</w:t>
+                <w:t xml:space="preserve">An all-in-one biocompatible Collagen/Tannic Acid tough and adhesive hydrogel with antibacterial, antioxidant and anti-tumor biological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">BIOMAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04927937v1</w:t>
+                <w:t xml:space="preserve">hal-04993531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-in-one biocompatible Collagen/Tannic Acid tough and adhesive hydrogel with antibacterial, antioxidant and anti-tumor biological activities</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Osquel Perez Rivero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04993531v1</w:t>
+                <w:t xml:space="preserve">hal-04927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Cavinato</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires sur l'endommagement de membranes à base de gelée de Wharton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927943v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prédiction de la rupture des limes endodontiques en NiTi : une analyse multiphysique</w:t>
               </w:r>
@@ -7640,51 +7640,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBBE2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
@@ -8373,51 +8373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8722,77 +8722,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of MGP protein on murine bone: a combined morphological and biomechanical investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9011,51 +9011,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tabary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of Société de Biomécanique 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.S133-S135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9369,51 +9369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9705,51 +9705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterisation of the temporomandibular joint disc through local compression and traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9945,260 +9945,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissect Pituitary Gland Tumour Using Liquid Jet : Experimental and Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed H. Alamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-S. Ardestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bahai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">The 2016 International Conference of Systems Biology and Bioengineering (WCE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01869817v1</w:t>
+                <w:t xml:space="preserve">hal-04611340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissect Pituitary Gland Tumour Using Liquid Jet : Experimental and Numerical Simulation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 International Conference of Systems Biology and Bioengineering (WCE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611340v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling in tissue engineering: a Virtual Physiological approach</w:t>
               </w:r>
@@ -10956,51 +10956,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00823510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
+                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
@@ -11018,97 +11018,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726741v1</w:t>
+                <w:t xml:space="preserve">hal-00754926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
+                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
@@ -11126,97 +11126,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668169v1</w:t>
+                <w:t xml:space="preserve">hal-00726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
+                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
@@ -11234,73 +11234,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00754926v1</w:t>
+                <w:t xml:space="preserve">hal-04668169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Croissance asymétrique des côtes : Étude expérimentale chez le cochon</w:t>
               </w:r>
@@ -12125,51 +12125,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling thin layer hyperelastic soft biological tissues through macro-spherical compression tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12177,51 +12177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12371,90 +12371,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of accurate temporomandibular joint disc external shape and internal microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12916,77 +12916,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical Characterization of the Disc of the Temporomandibular Joint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent, Cédric; Verdier, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley - ISTE, pp.117-148, 2024, 978-1-394-30658-9</w:t>
@@ -13067,51 +13067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalia Soar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.47-57, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
@@ -13149,77 +13149,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation biomécanique du disque de l'articulation temporo-mandibulaire: Imagerie, caractérisation et modélisation pour l’étude des tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent, Cédric; Verdier, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des tissus vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.151-182, 2023, 9781789481600</w:t>
@@ -13622,51 +13622,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14131,277 +14131,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+                <w:t xml:space="preserve">Database on bending response and geometry of normal and pathological mouse femurs during early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12763/XTMSBC⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12763/JMN8AS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611534v1</w:t>
+                <w:t xml:space="preserve">hal-04611538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Database on bending response and geometry of normal and pathological mouse femurs during early growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+                <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Marano</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12763/JMN8AS⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12763/XTMSBC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611538v1</w:t>
+                <w:t xml:space="preserve">hal-04611534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on biomechanical tensile behavior of human Wharton's jelly</w:t>
               </w:r>
@@ -14922,350 +14922,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Python codes for pedagogical applications of the National Engineering School of Metz (ENIM)</w:t>
+                <w:t xml:space="preserve">Biomechanical and Bioengineering of the Musculoskeletal System (bio2ms) library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Rimbert</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928713v1</w:t>
+                <w:t xml:space="preserve">hal-04928707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical and Bioengineering of the Musculoskeletal System (bio2ms) library</w:t>
+                <w:t xml:space="preserve">Python codes for pedagogical applications of the National Engineering School of Metz (ENIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928707v1</w:t>
+                <w:t xml:space="preserve">hal-04928713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinematics application of the slider crank mechanism developped in python</w:t>
+                <w:t xml:space="preserve">Python implementation of the Dorfmann and Ogden 2004 model used for Wharton's jelly mechanical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668248v1</w:t>
+                <w:t xml:space="preserve">hal-04668458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Python implementation of the Dorfmann and Ogden 2004 model used for Wharton's jelly mechanical characterisation</w:t>
+                <w:t xml:space="preserve">Kinematics application of the slider crank mechanism developped in python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04668458v1</w:t>
+                <w:t xml:space="preserve">hal-04668248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId372"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -15341,51 +15341,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3783B27A"/>
+    <w:nsid w:val="FC9B9667"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15572,51 +15572,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-baldit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1675-5681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172183979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scomazzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lahbazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738067v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rauber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Losser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03064190251379355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Menech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Osorio Salazar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-025-01951-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106743" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Landier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rimbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.22692" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03545613v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020227" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104981" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209201v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816295" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209210v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauprivez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prada" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813429" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergheraert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Proud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815329" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Gyliene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedrius Gylys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lipinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wronski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tarasiuk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920909054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Kraptavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.6.16600" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. Alamoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Belabbas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi S. Samimi Ardestani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bahai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.04328" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283003v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk. Tappert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382932" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ambard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costalat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815921" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611355v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherblanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815867" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurence" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dreistadt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Losser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Tacon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Letacon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993531v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebouvier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Andr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Konstantinidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611411v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283030v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourani A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjbaran P" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakdaman H" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault V" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wro&#324;ski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Do Nascimento" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lipinski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wronski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611340v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belabbas" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Ardestani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahai" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campos Marin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Brunelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barreto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khayyeri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567474v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668200v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01860193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Creuillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063158v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shariatzadeh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-208-3.50011-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LER74O" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/HJOAEF" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611452v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/DGSNVP" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/RW811W" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/X7CQGU" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905387v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20066" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04273524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928713v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928707v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668248v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668458v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-baldit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1675-5681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172183979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scomazzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lahbazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738067v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rauber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Losser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03064190251379355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Menech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Osorio Salazar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-025-01951-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106743" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Landier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rimbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.22692" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03545613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104981" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauprivez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813429" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergheraert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Proud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815329" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Gyliene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedrius Gylys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lipinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wronski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tarasiuk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920909054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Kraptavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.6.16600" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. Alamoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Belabbas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi S. Samimi Ardestani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bahai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.04328" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283003v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk. Tappert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382932" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ambard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costalat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815921" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611355v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherblanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815867" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurence" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dreistadt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Losser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Tacon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Letacon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebouvier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Andr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Konstantinidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611411v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283030v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourani A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjbaran P" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakdaman H" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault V" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wro&#324;ski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Do Nascimento" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lipinski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wronski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belabbas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Ardestani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahai" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campos Marin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Brunelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barreto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khayyeri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567474v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668200v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01860193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Creuillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063158v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shariatzadeh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-208-3.50011-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LER74O" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/HJOAEF" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611452v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/DGSNVP" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/RW811W" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/X7CQGU" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905387v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20066" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04273524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928707v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668458v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668248v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>