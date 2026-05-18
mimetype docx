--- v2 (2026-04-27)
+++ v3 (2026-05-18)
@@ -156,51 +156,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -470,11388 +470,12524 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the multifunctional potential of tannic acid-crosslinked Wharton's jelly hydrogel as a scaffold for bone regenerative medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Scomazzon</w:t>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Adam</w:t>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lavrand</w:t>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lemaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Lamret</w:t>
+                <w:t xml:space="preserve">Fabien Lamret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 346, pp.150500. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2026.150500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperelastic anisotropic effective strain gradient models based on large strains homogenization and applications to architected materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structure–property–function relationships of supercritical CO2-processed amniotic membrane: An ex vivo ocular proof of concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Lahbazi</w:t>
+                <w:t xml:space="preserve">Solène Rota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicole Bouland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composite Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 381, pp.119941. </w:t>
+              <w:t xml:space="preserve">Materials &amp; Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 265, pp.115964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matdes.2026.115964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05478372v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of scalp tissue through suction tests: A feasibility study based on a combined experimental and modeling approach</w:t>
+                <w:t xml:space="preserve">Hyperelastic anisotropic effective strain gradient models based on large strains homogenization and applications to architected materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Vallet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Ahmed Lahbazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+                <w:t xml:space="preserve">Jean-François Ganghoffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Results in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rineng.2026.109140⟩</w:t>
+              <w:t xml:space="preserve">Composite Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 381, pp.119941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compstruct.2025.119941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479287v1</w:t>
+                <w:t xml:space="preserve">hal-05478372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First predictive measurements of endodontic mechanical damage through photoelastic analysis and acoustic emission descriptors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marin Vincent</w:t>
+                <w:t xml:space="preserve">Mechanical characterization of scalp tissue through suction tests: A feasibility study based on a combined experimental and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Mortier</w:t>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Rauber</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Olivier Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14574⟩</w:t>
+              <w:t xml:space="preserve">Results in engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 29, pp.109140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rineng.2026.109140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738067v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical characterization and constitutive law of porcine urethral tissues: a hyperelastic fiber model based on a physical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorinne Adam</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+                <w:t xml:space="preserve">Quentin de Menech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flora Lemaire</w:t>
+                <w:t xml:space="preserve">Andres Osorio Salazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capucine Loth</w:t>
+                <w:t xml:space="preserve">Quentin Bourgogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Civet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-025-01951-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05296711v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling complexity of soft biological tissues mechanics through practice and open science resources: Application to the spherical compression of a muscle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydrogels from Wharton's jelly as alternative to conventional extracellular matrix-based constructs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+                <w:t xml:space="preserve">Anais Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+                <w:t xml:space="preserve">Capucine Loth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/03064190251379355⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 328, pp.147552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.147552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05331820v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05296711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and educational potential of a computational model of vacuum-assisted delivery on a birth simulator</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+                <w:t xml:space="preserve">First predictive measurements of endodontic mechanical damage through photoelastic analysis and acoustic emission descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rauber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106633⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05345541v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738067v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary results on multimodal mechanical characterization of a haemostatic sponge used for sinus lift</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+                <w:t xml:space="preserve">Experimentation and simulation of double spherical compression on agar gel toward multiphysical measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Losser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Chatelin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Serge Letacon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mbj.14508⟩</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737990v2</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization and constitutive law of porcine urethral tissues: a hyperelastic fiber model based on a physical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First identification of Wistar rat parietal bone Young’s modulus through punching tests combined to finite element simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mouret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Praud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin de Menech</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-025-01951-w⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044963v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738017v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards the detection of damage processes in endodontic Ni-Ti alloy files, using acoustic emission</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Claude</w:t>
+                <w:t xml:space="preserve">Preliminary results of the bisphosphonate-related osteonecrosis effect on rat jaws undergoing three-point bending using finite element analyzes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106743⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705386v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harnessing the Wharton's jelly membrane osteo-biocompatibility by a tannic acid cross-linking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Handling complexity of soft biological tissues mechanics through practice and open science resources: Application to the spherical compression of a muscle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+                <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Lemaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christine Terryn</w:t>
+                <w:t xml:space="preserve">Marie Reine Losser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Materials Today</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102241⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mechanical Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/03064190251379355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04673540v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05331820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An increase in Wharton's jelly membrane osteocompatibility by a genipin-cross-link</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christine Guillaume</w:t>
+                <w:t xml:space="preserve">Reliability and educational potential of a computational model of vacuum-assisted delivery on a birth simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127562⟩</w:t>
+              <w:t xml:space="preserve">Clinical Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 129, pp.106633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clinbiomech.2025.106633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611505v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flexible design framework to design graded porous bone scaffolds with adjustable anisotropic properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Alix</w:t>
+                <w:t xml:space="preserve">Preliminary results on multimodal mechanical characterization of a haemostatic sponge used for sinus lift</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105727⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04016453v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737990v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the skin-to-bone mechanical interaction on porcine scalp: A combined experimental and computational approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A first poro-mechanical characterization of temporomandibular joint disc tissue undergoing spherical compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106139⟩</w:t>
+              <w:t xml:space="preserve">Multidisciplinary Biomechanics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 49th congress of the Société de Biomécanique, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mbj.14495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611473v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining experiments, theory, and computer simulation: Application of dynamics analysis of unbalanced wheels rolling without sliding on horizontal paths</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harnessing the Wharton's jelly membrane osteo-biocompatibility by a tannic acid cross-linking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Terryn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Applications in Engineering Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cae.22692⟩</w:t>
+              <w:t xml:space="preserve">Applied Materials Today</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.102241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apmt.2024.102241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611490v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04673540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+                <w:t xml:space="preserve">A first step towards the detection of damage processes in endodontic Ni-Ti alloy files, using acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Claude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 160, pp.106743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2024.106743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782851v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Combining experiments, theory, and computer simulation: Application of dynamics analysis of unbalanced wheels rolling without sliding on horizontal paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Lipinski</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
+              <w:t xml:space="preserve">Computer Applications in Engineering Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cae.22692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611425v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial and Immunomodulatory Properties of Acellular Wharton’s Jelly Matrix</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">An increase in Wharton's jelly membrane osteocompatibility by a genipin-cross-link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Christine Guillaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedicines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/biomedicines10020227⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 255, pp.127562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2023.127562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545613v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+                <w:t xml:space="preserve">A flexible design framework to design graded porous bone scaffolds with adjustable anisotropic properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Cheikho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Ganghoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 140, pp.105727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.105727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03987826v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04016453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical tensile behavior of human Wharton’s jelly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Characterization of the skin-to-bone mechanical interaction on porcine scalp: A combined experimental and computational approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cedric Mauprivez</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 126, pp.104981. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104981⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 147, pp.106139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2023.106139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03480413v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the effective bone properties evolve during normal and pathological calcification?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maude Ferrari</w:t>
+                <w:t xml:space="preserve">Hybrid Mineral/Organic Material Induces Bone Bridging and Bone Volume Augmentation in Rat Calvarial Critical Size Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Marano</w:t>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813417⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (18), pp.2865. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells11182865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03145718v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haemostatic sponges as an alternative to granular bone substitute for sinus lifts</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dusfour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813429⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.105395. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2022.105395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209210v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">A preliminary study exploring the mechanical properties of normal and Mgp-deficient mouse femurs during early growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paul Lipinski</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236 (8), pp.1106-1117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/09544119221109019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02497206v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03987826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of macro-heterogenous mechanical behaviour of temporomandibular joint disc</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Antibacterial and Immunomodulatory Properties of Acellular Wharton’s Jelly Matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816295⟩</w:t>
+              <w:t xml:space="preserve">Biomedicines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (2), pp.227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/biomedicines10020227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209201v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03545613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Bone Marrow and Wharton’s Jelly Mesenchymal Stromal Cells Response on Multilayer Braided Silk and Silk/PLCL Scaffolds for Ligament Tissue Engineering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Biomechanical tensile behavior of human Wharton’s jelly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym12092163⟩</w:t>
+              <w:t xml:space="preserve">Journal of the mechanical behavior of biomedical materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.104981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmbbm.2021.104981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973729v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03480413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of a membrane made of human umbilical cord for dental bone regenerative medicine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Sergheraert</w:t>
+                <w:t xml:space="preserve">How do the effective bone properties evolve during normal and pathological calcification?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mauprivez</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S88-S90. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812169⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S166-S168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209204v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03145718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic characterisation of the temporomandibular joint disc using split Hopkinson pressure bars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical-chemical coupling in Temporomandibular Joint disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lipinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Proud</w:t>
+                <w:t xml:space="preserve">Rodney Marcelo Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninel Kokanyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815329⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209206v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02497206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of mechanical behaviour of healthy and injured human incus by eigenfrequency evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacek Tarasiuk</w:t>
+                <w:t xml:space="preserve">Haemostatic sponges as an alternative to granular bone substitute for sinus lifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Okley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Prada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Velard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0954411920909054⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S206-S208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1813429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209212v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Mechanical Loading on Osteogenesis of Human Embryonic Stem Cell-Derived Mesenchymal Progenitors within Collagen Microspheres</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Identification of macro-heterogenous mechanical behaviour of temporomandibular joint disc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Lacroix</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Science &amp; Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2157-7013.1000282⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S291-S293. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1816295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063137v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vibrational and numerical evaluation of Human Incus properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of Bone Marrow and Wharton’s Jelly Mesenchymal Stromal Cells Response on Multilayer Braided Silk and Silk/PLCL Scaffolds for Ligament Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginija Gyliene</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+                <w:t xml:space="preserve">Emilie de Brosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanika</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5755/j01.mech.22.6.16600⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (9), pp.2163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12092163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063140v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous and Pulsed Experiments with Numerical Simulation to Dissect Pituitary Gland Tumour by Using Liquid Jet</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamid Bahai</w:t>
+                <w:t xml:space="preserve">Dynamic characterisation of the temporomandibular joint disc using split Hopkinson pressure bars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Sory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Proud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.1903.04328⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S273-S275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1815329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063142v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local elastic properties characterization of the temporo-mandibular joint disc through macro-indentation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical behaviour of a membrane made of human umbilical cord for dental bone regenerative medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S201-S202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382932⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 23 (sup1), pp.S88-S90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2020.1812169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283003v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of mechanical behaviour of healthy and injured human incus by eigenfrequency evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginija Gyliene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedrius Gylys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wronski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tarasiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part H: Journal of Engineering in Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 234 (3), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0954411920909054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862690v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Effect of Mechanical Loading on Osteogenesis of Human Embryonic Stem Cell-Derived Mesenchymal Progenitors within Collagen Microspheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shariatzadeh M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. M Perreault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cell Science &amp; Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 09 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2157-7013.1000282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611346v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental measures of human intracranial arteries wall properties</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Local elastic properties characterization of the temporo-mandibular joint disc through macro-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lk. Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.310-311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815921⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 20 (sup1), pp.S201-S202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2017.1382932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667873v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vibrational and numerical evaluation of Human Incus properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginija Gyliene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neringa Kraptavičiūtė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wronski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815867⟩</w:t>
+              <w:t xml:space="preserve">Mechanika</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (6), pp.525-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5755/j01.mech.22.6.16600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611355v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Continuous and Pulsed Experiments with Numerical Simulation to Dissect Pituitary Gland Tumour by Using Liquid Jet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed H. Alamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camila Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi S. Samimi Ardestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Bahai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engineering Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1903.04328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental analysis of the transverse mechanical behaviour of annulus fibrosus tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomechanics and Modeling in Mechanobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (3), pp.643-652. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10237-013-0524-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (sup1), pp.38-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611346v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.280-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Experimental measures of human intracranial arteries wall properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Eker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Costalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (sup1), pp.310-311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2013.815921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Colmars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 48, pp.1024-1033. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2010.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00560437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (55)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the understanding of the temporomandibular joint disc behaviour</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preliminary results on a physical model of soft tissue for characterizing hydro-chemical-mechanical couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">Euromech colloquium 670 Breaking barriers in soft tissue research: collaborative insights and future directions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05312936v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results of bisphosphonate effect on rat hemimandibule and femur mechanical response undergoing bending test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterization of agar gel to mimic multiphysical response of the skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Losser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Letacon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313001v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Macro-Scale Damage Properties of Wharton's Jelly Membrane Under Tension: A Finite Element Analysis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First results on poro-mechanical characterization of temporomandibular joint disc through multiple testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12TH European Solid Mechanics Conference</w:t>
+              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447466v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05414933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats Préliminaires pour les Propriété d’Endommagement Macroscopiques de la Gelée de Wharton : Une Analyse Éléments Finis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adjusting the Handling of a Cell Free Hydrogel System Based on Wharton's Jelly Extracellular Matrix to Optimize Facial Nerve Regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Krawiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cedric Mauprivez</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">European Tissue Repair Society 2025 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Cardiff, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313111v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de faisabilité de la mesure de la résistance électrique cutanée chez des patients victimes de brûlure grave.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">First results of bisphosphonate effect on rat hemimandibule and femur mechanical response undergoing bending test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Dreistadt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">44e Congrès de la Société Francophone de Brûlologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Charleroi, Belgique</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05447431v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First results on poro-mechanical characterization of temporomandibular joint disc through multiple testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+                <w:t xml:space="preserve">Contribution to the understanding of the temporomandibular joint disc behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05414933v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of agar gel to mimic multiphysical response of the skin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Reducing the risk of instrument fracture in endodontics: a microstructural and acoustic analysis of damage to NiTi files</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Mortier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">43 e journées scientifiques du Collège National des Enseignants en Odontologie Conservatrice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05313048v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocompatible Polyphenol Cross-Linked Wharton Jelly hydrogel : New Multifunctionnal Hydrogel For Bone Tissue Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First Macro-Scale Damage Properties of Wharton's Jelly Membrane Under Tension: A Finite Element Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IPLASS-CTESS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Izola, Slovenia</w:t>
+              <w:t xml:space="preserve">12TH European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993557v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first viscoelastic modelling of Wharton’s jelly membrane through finite element analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+                <w:t xml:space="preserve">A SEM insight of nickel-titanium endodontic files fracture predicted by acoustic emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Cappella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Balthazard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of SB2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Compiégne, France</w:t>
+              <w:t xml:space="preserve">22nd European Society of Endodontology Biennial Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933898v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05617242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An all-in-one biocompatible Collagen/Tannic Acid tough and adhesive hydrogel with antibacterial, antioxidant and anti-tumor biological activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Résultats Préliminaires pour les Propriété d’Endommagement Macroscopiques de la Gelée de Wharton : Une Analyse Éléments Finis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOMAT 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993531v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Étude de faisabilité de la mesure de la résistance électrique cutanée chez des patients victimes de brûlure grave.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Losser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sophie Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Tacon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">44e Congrès de la Société Francophone de Brûlologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Charleroi, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927943v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résultats préliminaires sur l'endommagement de membranes à base de gelée de Wharton</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation poro-mécanique du disque de l'articulation temporo-mandibulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927937v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prédiction de la rupture des limes endodontiques en NiTi : une analyse multiphysique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Mortier</w:t>
+                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927958v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation multiphysique de la peau et de substituts de peau pour la mise en place d’outils de diagnostic chez le grand brûlé</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterisation of Polymer Materials for the Development of an Artificial Urethra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin de Menech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loriane André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefania Konstantinidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Benouhiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Proceedings of EMBC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE EMBS, Jul 2024, Orlando (USA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927965v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocompatible tannic acid cross-linked wharton jelly hydrogel: new guide for bone regeneration</w:t>
+                <w:t xml:space="preserve">Biocompatible Polyphenol Cross-Linked Wharton Jelly hydrogel : New Multifunctionnal Hydrogel For Bone Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorinne Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flora Lemaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">B-MRS 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Santos, Brazil</w:t>
+              <w:t xml:space="preserve">IPLASS-CTESS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Izola, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993563v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Osteocompatible tannic acid cross-linked collagen hydrogel: new multifunctional hydrogel for bone regeneration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">A first viscoelastic modelling of Wharton’s jelly membrane through finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bekrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFBTM 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Proceedings of SB2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Compiégne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993552v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Polymer Materials for the Development of an Artificial Urethra</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Martinez</w:t>
+                <w:t xml:space="preserve">An all-in-one biocompatible Collagen/Tannic Acid tough and adhesive hydrogel with antibacterial, antioxidant and anti-tumor biological activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of EMBC 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE EMBS, Jul 2024, Orlando (USA), United States</w:t>
+              <w:t xml:space="preserve">BIOMAT 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Super-Besse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705257v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation poro-mécanique du disque de l'articulation temporo-mandibulaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+                <w:t xml:space="preserve">Stratégie numérique pour de identifier les propriétés poro-hyperélastiques d'un dérivé de gelée de Wharton: résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Osquel Perez Rivero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Bekrar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">C. Cavinato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927961v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du comportement d’éponges hémostatiques pour la chirurgie de l’élévation sinusale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Baldit</w:t>
+                <w:t xml:space="preserve">Résultats préliminaires sur l'endommagement de membranes à base de gelée de Wharton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Da Rocha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Po</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927953v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+                <w:t xml:space="preserve">Prédiction de la rupture des limes endodontiques en NiTi : une analyse multiphysique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Davril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hocquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Balthazard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMBBE2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04456654v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of hydration effect on haemostatic sponge structure using multimodal imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Caractérisation multiphysique de la peau et de substituts de peau pour la mise en place d’outils de diagnostic chez le grand brûlé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Losser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Tacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Maastricht (Netherland), Netherlands</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du GDR MécaBio Santé 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611430v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04927965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and computational modelling of skin to bone interaction through peeling test</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Osteocompatible tannic acid cross-linked wharton jelly hydrogel: new guide for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 18th International Symposium on Computer Methods in Biomechanics an Biomedical Engineering CMBBE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure d’Arts et Métiers – ParisTech; Université Paris Cité, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">B-MRS 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Santos, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668194v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization within porcine scalp by peel testing and non-invasive suction tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Osteocompatible tannic acid cross-linked collagen hydrogel: new multifunctional hydrogel for bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorinne Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flora Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Boulmedais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">48ème congrès de la société de biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France</w:t>
+              <w:t xml:space="preserve">JFBTM 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481458v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Freeze dried Wharthon’s jelly mechanical response change with hydration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Use of Agar samples to mimic the electromechanical properties of human burn skin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Schall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Reine Losser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics ESB</w:t>
+              <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics - ESBiomech23</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cardiovascular Biomechanics Eindhoven University of Technology; Biomechanics and Computational Tissue Engineering Liège University; Mechanobiology KU Leuven; Orthopaedic Biomechanics Eindhoven University of Technology, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611445v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Agar samples to mimic the electromechanical properties of human burn skin</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Reine Losser</w:t>
+                <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges Used For Sinus Lift Procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Soar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics - ESBiomech23</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cardiovascular Biomechanics Eindhoven University of Technology; Biomechanics and Computational Tissue Engineering Liège University; Mechanobiology KU Leuven; Orthopaedic Biomechanics Eindhoven University of Technology, Jul 2023, Maastricht, Netherlands</w:t>
+              <w:t xml:space="preserve">CMBBE2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611456v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bone regeneration in rat calvaria defect boosted through a biomimetic coated collagen membrane</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Characterization of hydration effect on haemostatic sponge structure using multimodal imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H Rammal</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Po</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Jeju, South Korea. pp.503</w:t>
+              <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Maastricht (Netherland), Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611403v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical investigation of a bisphosphonate-related osteonecrosis of jaw (BRONJ) preclinical model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization within porcine scalp by peel testing and non-invasive suction tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">48ème congrès de la société de biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Grenoble (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611419v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in bone volume with a hybrid bioinspired coating implanted in a critical-sized defect</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Characterization and computational modelling of skin to bone interaction through peeling test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charline Bertholdt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47ème Congrès de la Société de Biomécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 18th International Symposium on Computer Methods in Biomechanics an Biomedical Engineering CMBBE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure d’Arts et Métiers – ParisTech; Université Paris Cité, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611411v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of MGP protein on murine bone: a combined morphological and biomechanical investigation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Freeze dried Wharthon’s jelly mechanical response change with hydration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vassaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Perroud</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of ESB2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">The 28th Congress of the European Society of Biomechanics ESB</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cardiovascular Biomechanics Eindhoven University of Technology; Biomechanics and Computational Tissue Engineering Liège University; Mechanobiology KU Leuven; Orthopaedic Biomechanics Eindhoven University of Technology, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668181v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of crosslinked Wharton’s jelly in guided bone regeneration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">Increase in bone volume with a hybrid bioinspired coating implanted in a critical-sized defect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Braux</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 29th Annual Meeting of the European Orthopaedic Research Society (EORS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">47ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611383v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cystic fibrosis affects whole-bone stiffness and strength</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Biomechanical investigation of a bisphosphonate-related osteonecrosis of jaw (BRONJ) preclinical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Ledouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Laurence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Société de Biomécanique 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.S133-S135</w:t>
+              <w:t xml:space="preserve">47ème Congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611371v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and in vivo response to hybrid functionalized collagen membrane for dental applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Bone regeneration in rat calvaria defect boosted through a biomimetic coated collagen membrane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Scomazzon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Braux</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelilah Beljebbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Rammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 29th Annual Meeting of the European Orthopaedic Research Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Tissue Engineering and Regenerative Medicine International Society Asia‐Pacific Chapter Conference 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Jeju, South Korea. pp.503</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668184v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel ECM-based scaffold from human umbilical cord for bone regenerative medicine</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cystic fibrosis affects whole-bone stiffness and strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Sapin - de Brosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tabary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of WBC2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Glasgow (Online conference), United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of Société de Biomécanique 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Saint-Etienne, France. pp.S133-S135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668179v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des propriétés mécaniques des éponges hémostatiques utilisées comme mainteneurs d'espace lors des soulevés du sinus maxillaire.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">In vitro and in vivo response to hybrid functionalized collagen membrane for dental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Rammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurence S</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67e Congrès de la SFCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the 29th Annual Meeting of the European Orthopaedic Research Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283045v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time motion tracking of soft tissue; an experimental study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rault V</w:t>
+                <w:t xml:space="preserve">Effect of MGP protein on murine bone: a combined morphological and biomechanical investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Marano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Perroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 27th Annual International Conference of Iranian Society of Mechanical Engineers-ISME2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Tehran, Iran</w:t>
+              <w:t xml:space="preserve">Proceedings of ESB2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283030v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The mechanical behavior of healthy and injured human incus.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jacek Tarasiuk</w:t>
+                <w:t xml:space="preserve">Use of crosslinked Wharton’s jelly in guided bone regeneration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Scomazzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Varin-Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Braux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Lithuanian – Polish ENT Congress,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Druskininkai, Lithuania</w:t>
+              <w:t xml:space="preserve">The 29th Annual Meeting of the European Orthopaedic Research Society (EORS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03283014v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterisation of the temporomandibular joint disc through local compression and traction</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A novel ECM-based scaffold from human umbilical cord for bone regenerative medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Dubus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BSSM 13th International Conference on Advances in Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of WBC2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Glasgow (Online conference), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063154v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experimental and numerical approach for incus qualitative evaluation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neringa Kraptavičiūtė</w:t>
+                <w:t xml:space="preserve">Caractérisation des propriétés mécaniques des éponges hémostatiques utilisées comme mainteneurs d'espace lors des soulevés du sinus maxillaire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Mauprivez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sergheraert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Velard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech 594</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">67e Congrès de la SFCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611331v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissect Pituitary Gland Tumour Using Liquid Jet : Experimental and Numerical Simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Bahai</w:t>
+                <w:t xml:space="preserve">Real-time motion tracking of soft tissue; an experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nourani A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjbaran P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakdaman H</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lemarteleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rault V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2016 International Conference of Systems Biology and Bioengineering (WCE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">The 27th Annual International Conference of Iranian Society of Mechanical Engineers-ISME2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Tehran, Iran</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611340v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The mechanical behavior of healthy and injured human incus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedrius Gylys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginija Gyliene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pawel Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wroński</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Tarasiuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
+              <w:t xml:space="preserve">5th Lithuanian – Polish ENT Congress,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Druskininkai, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01869817v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03283014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modelling in tissue engineering: a Virtual Physiological approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterisation of the temporomandibular joint disc through local compression and traction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L K Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Damien Lacroix</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Do Nascimento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">roceedings of VPH Conference 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Trondheim ( Norvège), Norway</w:t>
+              <w:t xml:space="preserve">BSSM 13th International Conference on Advances in Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667865v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The experimental and numerical approach for incus qualitative evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giedrius Gylys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginija Gyliene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Wronski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neringa Kraptavičiūtė</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Euromech 594</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219449v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annulus Fibrosus model identification enriched by transverse strain measurements</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dissect Pituitary Gland Tumour Using Liquid Jet : Experimental and Numerical Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed H. Alamoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Baillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Belabbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.-S. Ardestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bahai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">The 2016 International Conference of Systems Biology and Bioengineering (WCE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897878v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-Chemo-Mechanical Coupling in Biological Tissues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Couplage poro-mécanique dans les tissus biologiques : expérimentation sur l'annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UniGR 2014 Biomaterials for Medical Application</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Arlon (Belgique), Belgium</w:t>
+              <w:t xml:space="preserve">Colloque Mecamat 2016 : Mécanique pour le vivant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667853v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01869817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational investigation of the cytoskeleton response under static and fluid flow loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Barreto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Khayyeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of WCCM-ECCM-ECFD 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Multiscale modelling in tissue engineering: a Virtual Physiological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Campos Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
+              <w:t xml:space="preserve">roceedings of VPH Conference 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Trondheim ( Norvège), Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00816357v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Annulus fibrosus microstructure: an explanation to local heterogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">39ème congrès de la Société de Biomécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Valenciennes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10255842.2014.931092⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00823510v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Annulus Fibrosus model identification enriched by transverse strain measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, France</w:t>
+              <w:t xml:space="preserve">11th World Congress on Computational Mechanics (WCCM XI), 5th European Conference on Computational Mechanics (ECCM V), 6th European Conference on Computational Fluid Dynamics (ECFD VI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00754926v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Hydro-Chemo-Mechanical Coupling in Biological Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Royer</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
+              <w:t xml:space="preserve">UniGR 2014 Biomaterials for Medical Application</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Arlon (Belgique), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00726741v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Digital image correlation on Annulus Fibrosus soft tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">PhotoMechanics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Montpellier, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668169v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00823510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Croissance asymétrique des côtes : Étude expérimentale chez le cochon</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">Mechanical behavior of annulus fibrosus tissue: identification of a poro-hyper-elastic model from experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les journées de la SOFOP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
+              <w:t xml:space="preserve">11 International Symposium, Computer Methods in Biomechanics and Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Salt Lake City, United States. pp.80-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00820590v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00816357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus: the role of the fluid phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Couplage hydro-chemo-mécanique de l'annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J.M. Lafosse</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Porous Media</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, France. pp.Clé USB</w:t>
+              <w:t xml:space="preserve">Journées d'Étude sur les Milieux Poreux (JEMP2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623367v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00754926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Chemo-hydro-mechanical coupling in annulus fibrosus tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, France</w:t>
+              <w:t xml:space="preserve">18th Congress of the European Society of Biomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Portugal. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00623375v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Couplage hydro-chimio-mécanique de l’annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
+              <w:t xml:space="preserve">Proceedings of Journées d’Étude sur les Milieux Poreux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668150v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Croissance asymétrique des côtes : Étude expérimentale chez le cochon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed L'Kaissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Berthet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Sagintaah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les journées de la SOFOP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00820590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comportement mécanique de l’annulus fibrosus : anisotropie, non linéarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of GDR Mecanotransduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Marrakech, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behaviour of biological tissue - Anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Royer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EUROMAT 2011: European Congress and Exhibition on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623375v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanical behaviour of annulus fibrosus: the role of the fluid phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Cherblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Ambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Baldit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lafosse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3rd International Conference on Porous Media</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, France. pp.Clé USB</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00623367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Follow-up of a panel restoration procedure through image correlation and finite element modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dureisseix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Morestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Maigre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Wooden Cultural Heritage: Evaluation of Deterioration and Management of Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Hamburg, Germany. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00426411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11861,879 +12997,879 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical characterization of mandibles and femurs in an animal model of osteochimionecrosis in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Laurence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Dreistadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée « Recherche et Innovation » Filière de Santé Maladies Rares des malformations de la Tête, du Cou et des Dents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prelimirary results for wharton's jelly macroscopic damage properties: a finite element study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Summer school in Reduced-order and Data-driven models in Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Figueres, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling thin layer hyperelastic soft biological tissues through macro-spherical compression tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Bonnet-Lebouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastricht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin-to-bone interaction: mechanical characterization by peeling tests on pig scalps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charline Bertholdt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 28th Congress of the European Society of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Maastrich, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acquisition of accurate temporomandibular joint disc external shape and internal microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th World Congress of Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01860193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude numérique de deux solutions prothétiques dentaires implantables pour l’édentement total</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Creuillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Dreistadt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings MECAMAT 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Stress in Pig Intervertebral Discs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Lefloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Kouyoumdjian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Cañadas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> 21st Congress of the European Society of Biomechanics </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Prague, Czech Republic. , ESB 2015 proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12743,156 +13879,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Mechanobiology in Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzia Brunelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Perrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryam Shariatzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer, 2019, 978-981-10-8075-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-10-8075-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12902,677 +14038,677 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Characterization of the Disc of the Temporomandibular Joint</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges for Sinus Lift Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalia Soar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Le Floc’h</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 39, Springer Nature Switzerland, pp.47-57, 2024, Lecture Notes in Computational Vision and Biomechanics, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-55315-8_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668035v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomechanical Simulation of Haemostatic Sponges for Sinus Lift Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Biomechanical Characterization of the Disc of the Temporomandibular Joint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...53 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lipinski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent, Cédric; Verdier, Claude. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Biomechanics and Biomedical Engineering II</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mechanics of Living Tissues: Imaging, Characterization and Modeling Towards the Study of Soft Tissues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley - ISTE, pp.117-148, 2024, 978-1-394-30658-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611483v1</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation biomécanique du disque de l'articulation temporo-mandibulaire: Imagerie, caractérisation et modélisation pour l’étude des tissus mous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara Kristin Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent, Cédric; Verdier, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mécanique des tissus vivants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, pp.151-182, 2023, 9781789481600</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen Gel Cell Encapsulation to Study Mechanotransduction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Multiscale Simulation of Bioreactor Design and In Vitro Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzia Brunelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Campos Marin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Mechanobiology in Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.105-125, 2019, 978-981-10-8074-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-8075-3_6⟩</w:t>
+              <w:t xml:space="preserve">, Springer, pp.23-36, 2019, 978-981-10-8074-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-8075-3_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063161v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale Simulation of Bioreactor Design and In Vitro Conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Collagen Gel Cell Encapsulation to Study Mechanotransduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryam Shariatzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Perrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Lacroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Mechanobiology in Tissue Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Springer, pp.23-36, 2019, 978-981-10-8074-6. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-10-8075-3_2⟩</w:t>
+              <w:t xml:space="preserve">, pp.105-125, 2019, 978-981-10-8074-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-10-8075-3_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02063159v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02063161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanics of the Intervertebral Disk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ganghoffer, Jean-François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Biomechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier; Iste Press, pp.455-467, 2018, 978-1-78548-208-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-208-3.50011-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13582,1048 +14718,1048 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on biomechanical tensile behavior up to failure of human Wharton's jelly derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Lavrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Cavinato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/POAFCR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05356827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on spherical compression tests on chicken breast muscle tissues for pedagogical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Schall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/LER74O⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset of peeling tests performed on porcine scalps</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dataset on dynamic analysis of a wheel with displaced mass rolling over a horizontal plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12763/HJOAEF⟩</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12763/RW811W⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611526v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on dynamic analysis of an unbalanced hollow cylinder rolling over a horizontal plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Landier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Landier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/DGSNVP⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset on dynamic analysis of a wheel with displaced mass rolling over a horizontal plane</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Dataset of peeling tests performed on porcine scalps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Rimbert</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12763/RW811W⟩</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12763/HJOAEF⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611451v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on bending response and geometry of normal and pathological mouse femurs during early growth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Marano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/JMN8AS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dataset on experimental study of eigenstrains in temporomandibular joint discs using digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L K Tappert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dusfour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Le Floc’h</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lipinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/XTMSBC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Database on biomechanical tensile behavior of human Wharton's jelly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sergheraert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halima Kerdjoudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Mauprivez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12763/X7CQGU⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04611530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour of biological tissue : anisotropy, non-linearity and fluid flow in annulus fibrosus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Ambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Cherblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Royer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14633,100 +15769,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des interactions hydro-chimio-mécaniques dans les tissus biologiques : application à la nutrition du disque intervertébral.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Université Montpellier II - Sciences et Techniques du Languedoc, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013MON20066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00905387v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14736,91 +15872,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation et modélisation biomécaniques pour la médecine régénérative : Application à la sphère cranio-maxillo-faciale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biomécanique [physics.med-ph]. Université de Lorraine, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04273524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14830,450 +15966,450 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Da Rocha 2026 model used for Wharton's jelly damage mechanical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Da Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05448064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical and Bioengineering of the Musculoskeletal System (bio2ms) library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Python codes for pedagogical applications of the National Engineering School of Metz (ENIM)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio de Oliveira Cafiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Python implementation of the Dorfmann and Ogden 2004 model used for Wharton's jelly mechanical characterisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinematics application of the slider crank mechanism developped in python</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Baldit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId372"/>
+      <w:footerReference w:type="default" r:id="rId389"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -15341,51 +16477,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC9B9667"/>
+    <w:nsid w:val="BCAF0F26"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15572,51 +16708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-baldit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1675-5681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172183979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scomazzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lavrand" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lemaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lamret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150500" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lahbazi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119941" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479287v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738067v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rauber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14574" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331820v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Losser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03064190251379355" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345541v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vallet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106633" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044963v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Menech" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Osorio Salazar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgogne" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-025-01951-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705386v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106743" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611505v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127562" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106139" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Landier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rimbert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.22692" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03545613v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020227" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480413v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104981" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209210v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okley" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauprivez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prada" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813429" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816295" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209204v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergheraert" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812169" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209206v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sory" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappert" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Proud" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815329" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209212v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Gyliene" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedrius Gylys" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lipinski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wronski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tarasiuk" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920909054" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063140v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Kraptavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.6.16600" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063142v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. Alamoud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baillot" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Belabbas" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi S. Samimi Ardestani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bahai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.04328" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283003v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk. Tappert" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382932" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667873v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eker" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ambard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costalat" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815921" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611355v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherblanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815867" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312936v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313001v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurence" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dreistadt" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447431v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Losser" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Tacon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414933v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313048v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Letacon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993557v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993531v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927958v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927965v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebouvier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993563v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993552v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705257v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Andr&#233;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Konstantinidi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927961v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611430v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668194v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481458v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611456v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mathieu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611419v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611411v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611371v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabary" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668184v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668179v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283045v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283030v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourani A" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjbaran P" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakdaman H" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault V" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283014v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wro&#324;ski" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063154v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Do Nascimento" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lipinski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611331v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wronski" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611340v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belabbas" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Ardestani" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahai" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667865v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campos Marin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Brunelli" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrault" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667870v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barreto" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khayyeri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567474v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668201v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668200v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01860193v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668171v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Creuillot" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063158v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shariatzadeh" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668035v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611462v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063161v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_6" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063159v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_2" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063164v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-208-3.50011-3" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345552v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LER74O" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611526v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/HJOAEF" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611452v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/DGSNVP" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611451v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/RW811W" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611530v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/X7CQGU" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905387v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20066" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04273524v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928707v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928713v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668458v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668248v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-baldit" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1675-5681" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172183979" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05336655v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Davril" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hocquel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vincent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cappella" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Balthazard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107246" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350487v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Da Rocha" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavrand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cavinato" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Mauprivez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2025.107236" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Scomazzon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorinne Adam" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Lemaire" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lamret" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2026.150500" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05611440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Adam" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Rota" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Guillaume" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Bouland" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2026.115964" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478372v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Lahbazi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ganghoffer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compstruct.2025.119941" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479287v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Bertholdt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Morel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rineng.2026.109140" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044963v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin de Menech" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Osorio Salazar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bourgogne" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-025-01951-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05296711v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Lavrand" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Loth" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.147552" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738067v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Mortier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rauber" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14574" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737974v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Schall" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Bonnet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Reine Losser" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Letacon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14497" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738017v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Praud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dubus" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14532" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737967v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Ledouble" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Laurence" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perroud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14491" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05331820v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio de Oliveira Cafiero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Sapin - de Brosses" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Reine Losser" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03064190251379355" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345541v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vallet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lefebvre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clinbiomech.2025.106633" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737990v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chatelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Po" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14508" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737972v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mbj.14495" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04673540v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lemaire" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Braux" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Terryn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apmt.2024.102241" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705386v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claude" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2024.106743" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Landier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rimbert" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cae.22692" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611505v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Braux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2023.127562" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016453v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Cheikho" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Ganghoffer" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baldit" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labb&#233;" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.105727" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611473v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertholdt" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rahouadj" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Morel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2023.106139" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782851v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Beljebbar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11182865" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611425v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L K Tappert" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dusfour" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lipinski" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2022.105395" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987826v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Marano" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Ferrari" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Perrin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09544119221109019" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03545613v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Chevrier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10020227" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03480413v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sergheraert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halima Kerdjoudj" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mauprivez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmbbm.2021.104981" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145718v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813417" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodney Marcelo Do Nascimento" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninel Kokanyan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Kristin Tappert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100549" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209210v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Okley" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mauprivez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prada" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubus" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Velard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1813429" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209201v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Guillaume" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lipinski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1816295" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209206v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Schmitt" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Sory" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tappert" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Proud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1815329" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209204v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kerdjoudj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scomazzon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sergheraert" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2020.1812169" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209212v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginija Gyliene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giedrius Gylys" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawel Lipinski" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wronski" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Tarasiuk" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0954411920909054" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063137v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shariatzadeh M" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. M Perreault" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lacroix" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7013.1000282" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lk. Tappert" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2017.1382932" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063140v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neringa Kraptavi&#269;i&#363;t&#279;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5755/j01.mech.22.6.16600" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063142v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed H. Alamoud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Baillot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Belabbas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi S. Samimi Ardestani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Bahai" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1903.04328" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862690v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Ambard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Cherblanc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Royer" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-013-0524-x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611346v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2014.931092" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611355v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ambard" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cherblanc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Royer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815867" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667873v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lafon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Eker" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Costalat" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sanchez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10255842.2013.815921" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00560437v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dureisseix" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Colmars" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Morestin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Maigre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2010.12.010" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05612579v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cavinato" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313048v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05414933v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05624307v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Krawiec" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Dreistadt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312936v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05617240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05617242v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447431v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Tacon" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927961v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bekrar" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Lebouvier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927953v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chatelin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705257v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loriane Andr&#233;" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Konstantinidi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Benouhiba" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993557v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Boulmedais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933898v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993531v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927943v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Osquel Perez Rivero" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927937v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927958v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mortier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927965v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993563v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993552v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611456v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mathieu" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04456654v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia Soar" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611430v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481458v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668194v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611445v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vassaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611411v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611419v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Braux" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611403v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Rammal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611371v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tabary" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668184v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rammal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668181v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611383v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Chevrier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Varin-Simon" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668179v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283045v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence S" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283030v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourani A" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjbaran P" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakdaman H" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lemarteleur" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rault V" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283014v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wro&#324;ski" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063154v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Do Nascimento" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Lipinski" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611331v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Wronski" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611340v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baillot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Belabbas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.-S. Ardestani" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bahai" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869817v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667870v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barreto" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Khayyeri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Lacroix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667865v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Campos Marin" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzia Brunelli" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Perrault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219449v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897878v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667853v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823510v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00816357v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754926v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726741v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668169v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00820590v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed L'Kaissi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Berthet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sagintaah" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668150v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623375v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623367v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lafosse" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00426411v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567474v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447478v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668201v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668200v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01860193v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laurent" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668171v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Creuillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555448v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lefloch" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Kouyoumdjian" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ca&#241;adas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Shariatzadeh" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611483v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55315-8_6" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668035v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611462v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063159v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_2" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063161v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-10-8075-3_6" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02063164v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-208-3.50011-3" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356827v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/POAFCR" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345552v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LER74O" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611451v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/RW811W" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611452v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/DGSNVP" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611526v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/HJOAEF" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611538v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/JMN8AS" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611534v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/XTMSBC" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611530v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12763/X7CQGU" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733608v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905387v2" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013MON20066" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04273524v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05448064v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:0e04457ee06f2b096085a031437d9b16e71cd01e;origin=https://gitlab.univ-lorraine.fr/science-ouverte/lem3/python_da-rocha_2026_model_for_wj;visit=swh:1:snp:5bb15d2af7cd0b13f18cb5ae8f5312b15f397e03;anchor=swh:1:rev:f5bd7ae5c3749d7105bef9eb0dff73bc586a0c4e" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928707v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:7aed5860be03b0cedde2e45e6de569af36f8b4d8;origin=https://gitlab.univ-lorraine.fr/baldit1/bio2mslib_u;visit=swh:1:snp:a65bd88ce7ec8cdf438516f3358134eca0606f3b;anchor=swh:1:rev:1d67fd280f8eae91bf3a0d10c0e0de0886fc4ad3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928713v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ccb2a56bc5630075c6d40b4639b8fb9520b03f8d" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668458v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:81daf2c78ac9a44ed5ffaf2b17a813eac1b4f11c" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668248v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:aa50bfeffa4042546f3be7388685f18a142f968c;origin=https://gitlab.univ-lorraine.fr/science-ouverte/python-kinematics-app-slider-crank-mechanism;visit=swh:1:snp:eea4a139e834cf6e81457247e9935d4e3949ad26;anchor=swh:1:rev:d4c063d972dfa1c88b79c5c94715165f54b50cc5" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>