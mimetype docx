--- v0 (2026-03-16)
+++ v1 (2026-05-22)
@@ -785,96 +785,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02346239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réparation d’un préjudice de perte de chance et condamnation in solidum (note sous Cass. 1ère Civ., 8 février 2017, n° 15-21.528)</w:t>
+                <w:t xml:space="preserve">Remboursement des frais d’aménagement de logement d’une victime par ricochet (obs. sous Civ. 2e, 5 octobre 2017, n° 16-22.153)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997754v1</w:t>
+                <w:t xml:space="preserve">hal-01997738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La possibilité de cumuler la qualité de victime principale avec celle de victime par ricochet</w:t>
               </w:r>
@@ -923,165 +923,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01844177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La possibilité de cumuler la qualité de victime par ricochet et de victime principale (note sous Civ. 2e, 23 mars 2017, n°16-13.350)</w:t>
+                <w:t xml:space="preserve">Réparation d’un préjudice de perte de chance et condamnation in solidum (note sous Cass. 1ère Civ., 8 février 2017, n° 15-21.528)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil Dalloz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, n° 24, pp.1409 (et suiv.)</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997750v1</w:t>
+                <w:t xml:space="preserve">hal-01997754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remboursement des frais d’aménagement de logement d’une victime par ricochet (obs. sous Civ. 2e, 5 octobre 2017, n° 16-22.153)</w:t>
+                <w:t xml:space="preserve">La possibilité de cumuler la qualité de victime par ricochet et de victime principale (note sous Civ. 2e, 23 mars 2017, n°16-13.350)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, n° 24, pp.1409 (et suiv.)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997738v1</w:t>
+                <w:t xml:space="preserve">hal-01997750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le droit de préférence écarté pour les victimes d’infraction (note sous Cass. 2e, Civ., 10 décembre 2015, n° 14-25.757)</w:t>
               </w:r>
@@ -1337,579 +1337,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prestation de compensation du handicap est une prestation à caractère indemnitaire</w:t>
+                <w:t xml:space="preserve">Précisions sur le champ d’application de la loi du 10 juillet 2000 relatif à la vente volontaire de meubles aux enchères publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334516v1</w:t>
+                <w:t xml:space="preserve">hal-02334515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refus d’indemniser une victime au titre de la tierce personne en l’absence de déficit fonctionnel permanent</w:t>
+                <w:t xml:space="preserve">Réparation d’une perte de chance, même faible, de gagner un procès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gazette du Palais</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334513v1</w:t>
+                <w:t xml:space="preserve">hal-02334507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une délégation imparfaite n’est pas une garantie au sens de l’article L. 225-35 du Code de commerce</w:t>
+                <w:t xml:space="preserve">La prestation de compensation du handicap est une prestation à caractère indemnitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334506v1</w:t>
+                <w:t xml:space="preserve">hal-02334516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions sur le champ d’application de la loi du 10 juillet 2000 relatif à la vente volontaire de meubles aux enchères publiques</w:t>
+                <w:t xml:space="preserve">Refus d’indemniser une victime au titre de la tierce personne en l’absence de déficit fonctionnel permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit de l'immatériel</w:t>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334515v1</w:t>
+                <w:t xml:space="preserve">hal-02334513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réparation d’une perte de chance, même faible, de gagner un procès</w:t>
+                <w:t xml:space="preserve">Une délégation imparfaite n’est pas une garantie au sens de l’article L. 225-35 du Code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334507v1</w:t>
+                <w:t xml:space="preserve">hal-02334506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application du principe de non cumul au cas d’un mineur blessé dans l’aire de jeu d’un restaurant</w:t>
+                <w:t xml:space="preserve">Précisions sur les conditions d’appréciation d’une pratique commerciale déloyale au sens de la directive 2005/29/CE du 11 mai 2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Petites affiches</w:t>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334499v1</w:t>
+                <w:t xml:space="preserve">hal-02334504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconnaissance du préjudice moral d’une société victime d’actes de concurrence déloyale</w:t>
+                <w:t xml:space="preserve">Application du principe de non cumul au cas d’un mineur blessé dans l’aire de jeu d’un restaurant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334498v1</w:t>
+                <w:t xml:space="preserve">hal-02334499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Précisions sur les conditions d’appréciation d’une pratique commerciale déloyale au sens de la directive 2005/29/CE du 11 mai 2005</w:t>
+                <w:t xml:space="preserve">Reconnaissance du préjudice moral d’une société victime d’actes de concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+              <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334504v1</w:t>
+                <w:t xml:space="preserve">hal-02334498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1921,234 +1921,234 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préjudices des victimes du ricochet</w:t>
+                <w:t xml:space="preserve">Introduction et conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les évolutions contemporaines du préjudice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">La médiation : aux carrefours des enjeux juridiques, économiques et sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334532v1</w:t>
+                <w:t xml:space="preserve">hal-02334531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Cliniques et la Médiation</w:t>
+                <w:t xml:space="preserve">Les préjudices des victimes du ricochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cliniques juridiques, colloque organisé par le Conseil National des Barreaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Les évolutions contemporaines du préjudice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343116v1</w:t>
+                <w:t xml:space="preserve">hal-02334532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction et conclusion</w:t>
+                <w:t xml:space="preserve">Les Cliniques et la Médiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La médiation : aux carrefours des enjeux juridiques, économiques et sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Les cliniques juridiques, colloque organisé par le Conseil National des Barreaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334531v1</w:t>
+                <w:t xml:space="preserve">hal-02343116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des lieux des initiatives locales et perspectives en médiation judiciaire</w:t>
               </w:r>
@@ -2809,237 +2809,237 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LA PRESCRIPTION DE LA MEDIATION JUDICIAIRE ANALYSE SOCIO-JURIDIQUE DES DISPOSITIFS DE MEDIATION DANS TROIS COURS D'APPEL : DE LA PRESCRIPTION A L'ACCORD DE MEDIATION Recherche réalisée avec le soutien de la Mission de recherche Droit et Justice</w:t>
+                <w:t xml:space="preserve">La prescription de la médiation judiciaire. Analyse socio-juridique des dispositifs de médiation dans trois Cours d'appel : de la prescription à l'accord de médiation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonafe-Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Bonafé-Schmitt</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gérald Foliot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Droit, Contrat, Territoires; Centre Max Weber - CNRS, Université Lumière Lyon 2; TGIR Huma-Num (UMS 3598); Laboratoire d'Anthropologie Juridique de Paris; Mission de Recherche "Droit &amp; Justice". 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01693773v1</w:t>
+                <w:t xml:space="preserve">halshs-01671389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prescription de la médiation judiciaire. Analyse socio-juridique des dispositifs de médiation dans trois Cours d'appel : de la prescription à l'accord de médiation.</w:t>
+                <w:t xml:space="preserve">LA PRESCRIPTION DE LA MEDIATION JUDICIAIRE ANALYSE SOCIO-JURIDIQUE DES DISPOSITIFS DE MEDIATION DANS TROIS COURS D'APPEL : DE LA PRESCRIPTION A L'ACCORD DE MEDIATION Recherche réalisée avec le soutien de la Mission de recherche Droit et Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Bascoulergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bonafe-Schmitt</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonafé-Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Foliot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Mission de Recherche Droit et Justice. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Foliot</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-01671389v1</w:t>
+                <w:t xml:space="preserve">halshs-01693773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparative des indemnisations des dommages corporels devant les juridictions judiciaires et administratives en matière d'accidents médicaux</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02346239v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bascoulergue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01997754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01997750v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01997738v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01997773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334523v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334516v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334513v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334506v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334515v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334507v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334499v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334498v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334504v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334532v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02343116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334531v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonafe-Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-recherche-justice.fr/wp-content/uploads/2019/01/Actes-du-colloque-me%CC%81diation-HD.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02346235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693773v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonaf&#233;-Schmitt" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671389v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soustelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Augier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02346239v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bascoulergue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01997738v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01844177v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01997754v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01997750v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01997773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334521v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334523v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334522v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334515v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334507v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334516v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334513v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334506v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334504v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334499v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334498v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334531v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334532v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02343116v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671333v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079925v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334529v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334528v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02334526v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonafe-Schmitt" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.gip-recherche-justice.fr/wp-content/uploads/2019/01/Actes-du-colloque-me%CC%81diation-HD.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01985973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02346235v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01671389v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Foliot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01693773v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonaf&#233;-Schmitt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01360837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Porchy-Simon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gout" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soustelle" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Augier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>