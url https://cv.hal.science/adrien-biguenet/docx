--- v0 (2026-03-15)
+++ v1 (2026-04-17)
@@ -104,925 +104,1342 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
+                <w:t xml:space="preserve">Le microbiote intestinal des patients atteints de cirrhose sévère est modifié par la rifaximine et est associé à des modifications de la sévérité de la maladie : résultats de l’étude multicentrique ProPILA-Rifax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ruben Ladeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+                <w:t xml:space="preserve">Alexandre Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Bertrand</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marion Gonthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Pitta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
+              <w:t xml:space="preserve">Journées Francophones d'Hépato-gastroentérologie et d'Oncologie Digestive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05563765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Case of Legionella pneumophila Serogroup 1 Infection Linked to Water Flosser, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Jeanvoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 32 (2), pp.274-276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid3202.251386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230410v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Slekovec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Bouiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05318258v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibiotic resistance in elderly patients: Comparison of Enterobacterales causing urinary tract infections between community, nursing homes and hospital settings</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Outbreak of multidrug-resistant Staphylococcus haemolyticus ST29 in a French neonatal unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cholley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Hocquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Bertrand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Slekovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.12.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hospital Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 156, pp.17-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhin.2024.11.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157644v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of discs, sensititre EUMDROXF microplates and MTS gradient strips for the determination of the susceptibility of multidrug-resistant Pseudomonas aeruginosa to cefiderocol</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Evaluation of antibiotic prescribing for the treatment of male community-acquired urinary tract infections using reimbursement data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.12.021⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (7), pp.e0327197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0327197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04225818v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05318258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antibiotic resistance in elderly patients: Comparison of Enterobacterales causing urinary tract infections between community, nursing homes and hospital settings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miège</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bouxom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Slekovec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119582⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (1), pp.104640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2022.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04157633v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARS‐CoV‐2 respiratory viral loads and association with clinical and biological features</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Performance of discs, sensititre EUMDROXF microplates and MTS gradient strips for the determination of the susceptibility of multidrug-resistant Pseudomonas aeruginosa to cefiderocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Devoos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+                <w:t xml:space="preserve">Julie Rousselot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Bour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Plésiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.26489⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (5), pp.652.e1-652.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cmi.2022.12.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363730v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effect of a karst system (France) on extended spectrum beta-lactamase (ESBL)-producing Escherichia coli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Klaba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Miège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Water Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 230, pp.119582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.watres.2023.119582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SARS‐CoV‐2 respiratory viral loads and association with clinical and biological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Biguenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Marty-Quinternet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Chirouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93 (3), pp.1761-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.26489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363730v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Manifestation cutanée suite à une arthrite réactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fakih</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Gallais Sérézal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 87, pp.490 -. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rhum.2020.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1032,100 +1449,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques épidémiologiques d'Escherichia coli producteur de BLSE et stratégies d'optimisation de la prise en charge des infections urinaires communautaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Université Bourgogne Franche-Comté, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024UBFCE018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04993492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1135,105 +1552,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La structure de population d’Escherichia coli producteurs de bêta-lactamases à spectre étendu et de Staphylococcus aureus résistant à la méticilline acquis en milieu communautaire dans une région française ne montre pas de différence entre les zones urbaines et rurales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Biguenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences pharmaceutiques. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-04489571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1380,51 +1797,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Slekovec" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327197" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318258v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157644v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biguenet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouxom" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.12.005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225818v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Devoos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousselot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bour" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.12.021" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty-Quinternet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26489" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493876v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gallais S&#233;r&#233;zal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.09.010" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04993492v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCE018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04489571v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05563765v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Ladeira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Biguenet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Meunier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gonthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Pitta" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564136v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Slekovec" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jeanvoine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Hocquet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bertrand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid3202.251386" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230410v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bouiller" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0327197" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pouly" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cholley" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hocquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Bertrand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhin.2024.11.017" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05318258v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157644v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biguenet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bouxom" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Slekovec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2022.12.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-04225818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Devoos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Rousselot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bour" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pl&#233;siat" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.12.021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157633v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Henriot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Klaba" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Mi&#232;ge" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2023.119582" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363730v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouiller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Marty-Quinternet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Brunel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chirouze" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.26489" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493876v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fakih" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Gallais S&#233;r&#233;zal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2020.09.010" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04993492v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UBFCE018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-04489571v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>