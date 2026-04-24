--- v0 (2026-03-15)
+++ v1 (2026-04-24)
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EACBC9C8"/>
+    <w:nsid w:val="DA8D6358"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>