--- v1 (2026-04-24)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Cassagne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Sorbonne University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021, I hold an Associate Professor position (Maître de Conférences in french) at Sorbonne University (Paris, France) . For my research work, I'm attached to the LIP6 laboratory (Laboratoire d'Informatique de Paris 6) in the ALSoC (Hardware and Software for Embedded System) team .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2020, I completed my Ph.D. thesis under the co-supervision of Prof. Denis Barthou (Inria Lab. ) and Prof. Christophe Jégo (IMS Lab. ) in Bordeaux, France. In 2013, I graduated from the Master's degree in Computer Science at University of Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research concern is about providing efficient implementations of parallel algorithms for multi-core and heterogeneous programmable architectures. Recently, I've been focusing on low power Systems-on-a-Chip (SoCs) as the energy efficiency is becoming increasingly crucial. In general, I am interested in everything related to efficient software implementations. Here are some of the domains I'm working on (or have worked on in the past):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision on embedded heterogeneous SoCs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software-Defined Radio on multi-core & SIMD CPUs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Fluid Dynamics on Supercomputers (CPUs & discrete GPUs)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StreamPU: A DSEL for high throughput and low latency software‐defined radio on multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e7820. </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156404v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2022 τ-Herculid meteor cluster from an airborne experiment: automated detection, characterization, and consequences for meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFF3CT: A Fast Forward Error Correction Toolbox!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.100345. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2019.100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward High-Performance Implementation of 5G SCMA Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Savaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.10402-10414. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2891597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Flexible Software Polar List Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Philippe Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-018-1430-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Strategies for Partially-Replicable Task Chains on Two Types of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Idouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milano, Italy. pp.896-905, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Latency Software Polar Encoders and Decoders for Short Blocklengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Houcine Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.04734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StreamPU: A DSEL and a Runtime for Efficient Execution of Streaming Applications on Multicore &amp; Heterogeneous CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpes Heterogeneous Computing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Annecy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle application de détection de météores robuste aux mouvements de caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Études de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.06027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time and Approximate Iterative Optical Flow Implementation on Low-Power Embedded CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 34th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Porto, Portugal. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP57973.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'une nouvelle application embarquée pour la détection automatique de météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy (France), France. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2307.10632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2022 τ-Herculids meteor cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationational Meteor Conference (IMC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre for Astronomy and Earth Sciences (CSFK); Konkoly Thege Astronomical Institut, Sep 2022, Poroszlo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorix: High performance computer vision application for Meteor detection from a CubeSat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Scientific Assembly of the Committee on Space Research (COSPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible and Portable Real-time DVB-S2 Transceiver using Multicore and SIMD CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE International Symposium on Topics in Coding (ISTC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPP: a Portable C++ SIMD Wrapper and its use for Error Correction Coding in 5G Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Workshop on Programming Models for SIMD/Vector Processing (WPMVP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178433.3178435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Simulation and Prototyping with AFF3CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Signal Processing Systems (SiPS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10295.42409/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Analysis of Software Polar Decoders on Low Power Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24nd European Signal Processing Conference (EUSIPCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Gbps Turbo Decoder on Multi-Core CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient, Portable and Generic Library for Successive Cancellation Decoding of Polar Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29778-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAGUAR: a New CFD Code Dedicated to Massively Parallel High-Order LES Computations on Complex Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boussuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle d'Ast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th 3AF International Conference on Applied Aerodynamics (AERO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12173466.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Deep Learning Convolutions on Energy-constrained CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Munier-Kordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Distributed and Parallel Programming for Extreme-scale AI (DP2E-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Computer Vision and SDR Transmission on Multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Développeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Meteor Detection Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop AFF3CT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France. , </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12222.36161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFF3CT : Un environnement de simulation pour le codage de canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13492.91520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Deep Learning Convolutions on Energy-constrained CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalek: An Unconventional and Energy-Aware Heterogeneous Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Scheduling Strategies for Partially-Replicable Task Chains on Heterogeneous Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Idouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Method for a New Generation of Large Eddy Simulation Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boussuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Puigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] PRACE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and parallelization methods for software-defined radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Bordeaux, 2020. English. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020BORD0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03118420v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Cassagne </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Associate Professor at Sorbonne University</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Since 2021, I hold an Associate Professor position (Maître de Conférences in french) at Sorbonne University (Paris, France) . For my research work, I'm attached to the LIP6 laboratory (Laboratoire d'Informatique de Paris 6) in the ALSoC (Hardware and Software for Embedded System) team .</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">In 2020, I completed my Ph.D. thesis under the co-supervision of Prof. Denis Barthou (Inria Lab. ) and Prof. Christophe Jégo (IMS Lab. ) in Bordeaux, France. In 2013, I graduated from the Master's degree in Computer Science at University of Bordeaux.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">My main research concern is about providing efficient implementations of parallel algorithms for multi-core and heterogeneous programmable architectures. Recently, I've been focusing on low power Systems-on-a-Chip (SoCs) as the energy efficiency is becoming increasingly crucial. In general, I am interested in everything related to efficient software implementations. Here are some of the domains I'm working on (or have worked on in the past):</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computer Vision on embedded heterogeneous SoCs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Software-Defined Radio on multi-core & SIMD CPUs</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Computational Fluid Dynamics on Supercomputers (CPUs & discrete GPUs)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2022 τ-Herculid meteor cluster from an airborne experiment: automated detection, characterization, and consequences for meteoroids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/0004-6361/202244993⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03956836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StreamPU: A DSEL for high throughput and low latency software‐defined radio on multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Concurrency and Computation: Practice and Experience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.e7820. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cpe.7820⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04156404v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and Flexible Software Polar List Decoders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Philippe Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Signal Processing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11265-018-1430-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01987848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward High-Performance Implementation of 5G SCMA Algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alireza Ghaffari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Savaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.10402-10414. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2891597⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01977885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFF3CT: A Fast Forward Error Correction Toolbox!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kun He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SoftwareX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.100345. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.softx.2019.100345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Latency Software Polar Encoders and Decoders for Short Blocklengths</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Houcine Ayoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Topics in Coding (ISTC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2025, Los Angeles, United States. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2507.04734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05120329v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling Strategies for Partially-Replicable Task Chains on Two Types of Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Orhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Idouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE International Parallel and Distributed Processing Symposium Workshops (IPDPSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Milano, Italy. pp.896-905, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPDPSW66978.2025.00140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04941123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">StreamPU: A DSEL and a Runtime for Efficient Execution of Streaming Applications on Multicore &amp; Heterogeneous CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alpes Heterogeneous Computing Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Annecy (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallélisation d'une nouvelle application embarquée pour la détection automatique de météores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMPAS 2023 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Annecy (France), France. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2307.10632⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle application de détection de météores robuste aux mouvements de caméra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabian Zander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Recherche et d'Études de Traitement du Signal et des Images (GRETSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Grenoble, France. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48550/arXiv.2309.06027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time and Approximate Iterative Optical Flow Implementation on Low-Power Embedded CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lacassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE 34th International Conference on Application-specific Systems, Architectures and Processors (ASAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Porto, Portugal. pp.135-138, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ASAP57973.2023.00032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meteorix: High performance computer vision application for Meteor detection from a CubeSat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Rambaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Petreto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th Scientific Assembly of the Committee on Space Research (COSPAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 2022 τ-Herculids meteor cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Vaubaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internationational Meteor Conference (IMC) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Research Centre for Astronomy and Earth Sciences (CSFK); Konkoly Thege Astronomical Institut, Sep 2022, Poroszlo, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Flexible and Portable Real-time DVB-S2 Transceiver using Multicore and SIMD CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jégo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 11th IEEE International Symposium on Topics in Coding (ISTC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC49272.2021.9594063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336450v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIPP: a Portable C++ SIMD Wrapper and its use for Error Correction Coding in 5G Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Jego</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th Workshop on Programming Models for SIMD/Vector Processing (WPMVP 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3178433.3178435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01888010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Simulation and Prototyping with AFF3CT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 20th International Workshop on Signal Processing Systems (SiPS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Lorient, France. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.10295.42409/1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Consumption Analysis of Software Polar Decoders on Low Power Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 24nd European Signal Processing Conference (EUSIPCO 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Budapest, Hungary. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUSIPCO.2016.7760327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond Gbps Turbo Decoder on Multi-Core CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 10th International Symposium on Turbo Codes and Iterative Information Processing (ISTC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Brest, France. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISTC.2016.7593092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01363980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JAGUAR: a New CFD Code Dedicated to Massively Parallel High-Order LES Computations on Complex Geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boussuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Villedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Puigt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle d'Ast</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 50th 3AF International Conference on Applied Aerodynamics (AERO 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Toulouse, France. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6084/m9.figshare.12173466.v1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient, Portable and Generic Library for Successive Cancellation Decoding of Polar Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Le Gal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Barthou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 28th International Workshop on Languages and Compilers for Parallel Computing (LCPC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Raleigh, United States. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-29778-1_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Deep Learning Convolutions on Energy-constrained CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Munier-Kordon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Distributed and Parallel Programming for Extreme-scale AI (DP2E-AI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05141908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Computer Vision and SDR Transmission on Multicore CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Tajan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Aumage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Développeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Bruz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04771981v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast Meteor Detection Toolbox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathuran Kandeepan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Ciocan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Millet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop AFF3CT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bordeaux, France. , </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.12222.36161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03954992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFF3CT : Un environnement de simulation pour le codage de canal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Leonardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Hartmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaud Tonnellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Delbergue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le 12ème Colloque du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. , </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.13492.91520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy-Aware Scheduling Strategies for Partially-Replicable Task Chains on Heterogeneous Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yacine Idouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laércio Lima Pilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Sopena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking Deep Learning Convolutions on Energy-constrained CPUs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Galvez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Munier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05285542v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalek: An Unconventional and Energy-Aware Heterogeneous Cluster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noé Amiot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bouyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05186288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-order Method for a New Generation of Large Eddy Simulation Solver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Boussuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Puigt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Technical Report] PRACE. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01965638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization and parallelization methods for software-defined radio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cassagne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Networking and Internet Architecture [cs.NI]. Université de Bordeaux, 2020. English. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2020BORD0231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03118420v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DA8D6358"/>
+    <w:nsid w:val="B287C5F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156404v4" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7820" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956836v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ciocan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathuran Kandeepan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244993" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ghaffari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Savaria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2891597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987848v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamelin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1430-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941123v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Orhan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Idouar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00140" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120329v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Houcine Ayoubi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.04734" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198536v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zander" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.06027" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247806v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP57973.2023.00032" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164359v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.10632" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838128v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737605v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petreto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336450v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178433.3178435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965640v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villedieu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Ast" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12173466.v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Galvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771981v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12222.36161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285542v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186288v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Amiot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242657v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118420v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956836v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Loir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Ciocan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathuran Kandeepan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244993" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04156404v4" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cassagne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tajan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aumage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Barthou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cpe.7820" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987848v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Leonardon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Jego" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Philippe Hamelin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-018-1430-3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977885v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Ghaffari" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Savaria" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2891597" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02358306v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hartmann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun He" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2019.100345" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120329v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Houcine Ayoubi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2507.04734" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Orhan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Idouar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#233;rcio Lima Pilla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPDPSW66978.2025.00140" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690864v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2307.10632" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04198536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vaubaillon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Zander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2309.06027" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247806v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASAP57973.2023.00032" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737605v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Bouyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Petreto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838128v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336450v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe J&#233;go" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC49272.2021.9594063" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01888010v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3178433.3178435" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Tonnellier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Delbergue" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.10295.42409/1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363975v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Le Gal" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2016.7760327" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363980v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTC.2016.7593092" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965640v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Boussuge" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Villedieu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Puigt" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle d'Ast" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6084/m9.figshare.12173466.v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203105v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29778-1_19" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Galvez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771981v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954992v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12222.36161" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965629v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.13492.91520" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sopena" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05285542v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186288v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Amiot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01965638v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03118420v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020BORD0231" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>