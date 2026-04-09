--- v0 (2026-03-04)
+++ v1 (2026-04-09)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling Wood Extractive Resistance in Phanerochaete chrysosporium Through Random Mutagenesis</w:t>
+                <w:t xml:space="preserve">A Continuum of Pre‐Activated, Early, Coordinated and Multilayered Transcriptional Defence Responses Underpins Enhanced Resistance to Fusarium oxysporum in Vanilla planifolia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Noel</w:t>
+                <w:t xml:space="preserve">Quentin da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Vuong Nguyen</w:t>
+                <w:t xml:space="preserve">Alexandre Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐laure Ancel</w:t>
+                <w:t xml:space="preserve">Thalia‐aimée Budel Andoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rezer</w:t>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">Katia Jade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (12), pp.21000-21008. </w:t>
+              <w:t xml:space="preserve">Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 75 (2), pp.e70152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/ppa.70152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05459218v1</w:t>
+                <w:t xml:space="preserve">hal-05565730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
               </w:r>
@@ -344,1389 +344,1389 @@
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05515081v1</w:t>
+                <w:t xml:space="preserve">hal-05403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Unravelling Wood Extractive Resistance in Phanerochaete chrysosporium Through Random Mutagenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Noel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Vuong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie‐laure Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Rezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (12), pp.21000-21008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403529v1</w:t>
+                <w:t xml:space="preserve">hal-05459218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04122201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 379 (6632), pp.572-575. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03652234v1</w:t>
+                <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ming Wen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2411-2428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03699002v1</w:t>
+                <w:t xml:space="preserve">hal-03652234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 132 (6), pp.4501-4516. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boudjema Imarazene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Beille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 31 (21), pp.4800-4809.e9. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cub.2021.08.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tunable filter for high molecular weight DNA selection and linked-read sequencing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Transport to the Slaughterhouse Affects the Salmonella Shedding and Modifies the Fecal Microbiota of Finishing Pigs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Cucco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Ortenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ani10040676⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9LC00965E⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02400601v1</w:t>
+                <w:t xml:space="preserve">hal-02964221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport to the Slaughterhouse Affects the Salmonella Shedding and Modifies the Fecal Microbiota of Finishing Pigs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">A tunable filter for high molecular weight DNA selection and linked-read sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Milon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan-Luis Fuentes Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberta Ortenzi</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.175-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C9LC00965E⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani10040676⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02964221v1</w:t>
+                <w:t xml:space="preserve">hal-02400601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host genotype and amoxicillin administration affect the incidence of diarrhoea and faecal microbiota of weaned piglets during a natural multiresistant ETEC infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Massacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Tofani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Forte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micol Bertocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmela Lovito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Animal Breeding and Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jbg.12432⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02618422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1736,1882 +1736,1882 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites et avantages du séquençage métabarcoding long-reads ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGSDays 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Castanet Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05492424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944382v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03896074v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03740586v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volume reduction and automation of DNAprep libraries for low pass sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcuzzo Camille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cervin Guyomar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Darbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03541346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads Taxonomic profile HiFi vs Short reads assembly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Fourquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Rennes, France. Actes des exposés (keynotes, contributions orales, mini-symposia) : JOBIM2022_proceedings_oral.pdf (23 Mo) et actes des posters et démos : JOBIM2022_proceedings_posters_demos.pdf (19 Mo). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03771202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCB 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03848228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03776011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of PacBio HiFi long reads for metagenomic whole genome analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental And Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03177058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02947690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genomic regions for high-resolution taxonomic profiling using long-read sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3630,65 +3630,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515081v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400601v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Milon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Fuentes Rojas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00965E" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964221v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Morelli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cucco" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ortenzi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10040676" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492424v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05565730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia&#8208;aim&#233;e Budel Andoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Morelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cucco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ortenzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10040676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Milon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Fuentes Rojas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00965E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>