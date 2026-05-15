--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -234,969 +234,969 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
+                <w:t xml:space="preserve">Unravelling Wood Extractive Resistance in Phanerochaete chrysosporium Through Random Mutagenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Combes</w:t>
+                <w:t xml:space="preserve">Delphine Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Knudsen</w:t>
+                <w:t xml:space="preserve">Duy Vuong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
+                <w:t xml:space="preserve">Marie‐laure Ancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Pascal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Cauquil</w:t>
+                <w:t xml:space="preserve">Emilie Rezer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (12), pp.21000-21008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.70205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403529v1</w:t>
+                <w:t xml:space="preserve">hal-05459218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling Wood Extractive Resistance in Phanerochaete chrysosporium Through Random Mutagenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Diversity of Oligosaccharide Composition in Rabbit Milk and Its Association with the Development of the Cecal Microbiota and the Survival of Young Rabbits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Noel</w:t>
+                <w:t xml:space="preserve">Christelle Knudsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duy Vuong Nguyen</w:t>
+                <w:t xml:space="preserve">Mathilde Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐laure Ancel</w:t>
+                <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Rezer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">Laurent Cauquil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (12), pp.21000-21008. </w:t>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 155 (12), pp.4222-4238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.70205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tjnut.2025.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05459218v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
+                <w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Eché</w:t>
+                <w:t xml:space="preserve">Elise Parey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+                <w:t xml:space="preserve">Alexandra Louis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Birbes</w:t>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreea Dréau</w:t>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Kuchly</w:t>
+                <w:t xml:space="preserve">Céline Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379 (6632), pp.572-575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04122201v1</w:t>
+                <w:t xml:space="preserve">hal-03765882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome structures resolve the early diversification of teleost fishes</w:t>
+                <w:t xml:space="preserve">A Bos taurus sequencing methods benchmark for assembly, haplotyping, and variant calling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Parey</w:t>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Louis</w:t>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Clément Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Andreea Dréau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Roques</w:t>
+                <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 379 (6632), pp.572-575. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (1), pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/2022.04.07.487469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-023-02249-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03765882v1</w:t>
+                <w:t xml:space="preserve">hal-04122201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
+                <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Paës</w:t>
+                <w:t xml:space="preserve">Marion Allaoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Gidenne</w:t>
+                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Bébin</w:t>
+                <w:t xml:space="preserve">Pierre Etienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Duperray</w:t>
+                <w:t xml:space="preserve">Virginie Noirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charly Gohier</w:t>
+                <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mSystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 132 (6), pp.4501-4516. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699002v1</w:t>
+                <w:t xml:space="preserve">hal-03607325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
+                <w:t xml:space="preserve">Early Introduction of Plant Polysaccharides Drives the Establishment of Rabbit Gut Bacterial Ecosystems and the Acquisition of Microbial Functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ming Wen</w:t>
+                <w:t xml:space="preserve">Charlotte Paës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaowei Pan</w:t>
+                <w:t xml:space="preserve">Thierry Gidenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Jouanno</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Montfort</w:t>
+                <w:t xml:space="preserve">Karine Bébin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Zahm</w:t>
+                <w:t xml:space="preserve">Joël Duperray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charly Gohier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
+              <w:t xml:space="preserve">mSystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/msystems.00243-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652234v1</w:t>
+                <w:t xml:space="preserve">hal-03699002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A carvacrol‐based product reduces Campylobacter jejuni load and alters microbiota composition in the caeca of chickens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An ancient truncated duplication of the anti‐Müllerian hormone receptor type 2 gene is a potential conserved master sex determinant in the Pangasiidae catfish family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnafé</w:t>
+                <w:t xml:space="preserve">Ming Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Etienne</w:t>
+                <w:t xml:space="preserve">Qiaowei Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Noirot</w:t>
+                <w:t xml:space="preserve">Elodie Jouanno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Montfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Gabarrou</w:t>
+                <w:t xml:space="preserve">Margot Zahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 132 (6), pp.4501-4516. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (6), pp.2411-2428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jam.15521⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1755-0998.13620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607325v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A supernumerary “B-sex” chromosome drives male sex determination in the Pachón cavefish, Astyanax mexicanus</w:t>
               </w:r>
@@ -1221,51 +1221,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kang Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Beille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Jouanno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Feron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1310,295 +1310,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03337251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport to the Slaughterhouse Affects the Salmonella Shedding and Modifies the Fecal Microbiota of Finishing Pigs</w:t>
+                <w:t xml:space="preserve">A tunable filter for high molecular weight DNA selection and linked-read sequencing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
+                <w:t xml:space="preserve">Nicolas Milon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandra Morelli</w:t>
+                <w:t xml:space="preserve">Juan-Luis Fuentes Rojas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucilla Cucco</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">Laurent Bigot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberta Ortenzi</w:t>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.676. </w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (1), pp.175-184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ani10040676⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C9LC00965E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02964221v1</w:t>
+                <w:t xml:space="preserve">hal-02400601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A tunable filter for high molecular weight DNA selection and linked-read sequencing</w:t>
+                <w:t xml:space="preserve">Transport to the Slaughterhouse Affects the Salmonella Shedding and Modifies the Fecal Microbiota of Finishing Pigs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Milon</w:t>
+                <w:t xml:space="preserve">Francesca Romana Massacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan-Luis Fuentes Rojas</w:t>
+                <w:t xml:space="preserve">Alessandra Morelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucilla Cucco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+                <w:t xml:space="preserve">Roberta Ortenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (1), pp.175-184. </w:t>
+              <w:t xml:space="preserve">Animals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.676. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C9LC00965E⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ani10040676⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02400601v1</w:t>
+                <w:t xml:space="preserve">hal-02964221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Host genotype and amoxicillin administration affect the incidence of diarrhoea and faecal microbiota of weaned piglets during a natural multiresistant ETEC infection</w:t>
               </w:r>
@@ -1750,51 +1750,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Limites et avantages du séquençage métabarcoding long-reads ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1802,51 +1802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maelle Pomies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FROGSDays 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Dec 2025, Castanet Tolosan, France</w:t>
@@ -1875,103 +1875,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the Bos taurus Genome Assembly using New Sequencing Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Birbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreea Dreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kuchly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discoveries Roadshow 2023 - PacBio</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PacBio, May 2023, Paris, France</w:t>
@@ -1994,402 +1994,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03896074v1</w:t>
+                <w:t xml:space="preserve">hal-03944382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metabarcoding analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PACBIO DISCOVERIES ROADSHOW PARIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PACBIO, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03740586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS : a workflow to analyse short or long HiFi metagenomic reads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïna Vienne</w:t>
+                <w:t xml:space="preserve">The benefits of long read HiFi sequencing for metagenomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Darbot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioinfo Biosta Genotoul day</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Castanet-Tolosan, France</w:t>
+              <w:t xml:space="preserve">France génomique - VIIème Animation Wetlab et Bioinfo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944382v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03896074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Suin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée générale France Génomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
@@ -2526,661 +2526,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04590691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maïna Vienne</w:t>
+                <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Milan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
+              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788263v1</w:t>
+                <w:t xml:space="preserve">hal-03776011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Castinel</w:t>
+                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine Gaspin</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Darbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
+              <w:t xml:space="preserve">ECCB2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03541346v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03788263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads Taxonomic profile HiFi vs Short reads assembly</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+                <w:t xml:space="preserve">Implementation of new methods for metagenomics analysis using PacBio HiFi sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Martin</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant &amp; Animal Genome Conference (PAG) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771202v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03541346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">metagWGS: a workflow to analyse short and long HiFi metagenomic reads Taxonomic profile HiFi vs Short reads assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joanna Fourquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïna Vienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Noirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCB 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JOBIM 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Rennes, France. Actes des exposés (keynotes, contributions orales, mini-symposia) : JOBIM2022_proceedings_oral.pdf (23 Mo) et actes des posters et démos : JOBIM2022_proceedings_posters_demos.pdf (19 Mo). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15454/1.5572369328961167E12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848228v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées réalisées en métabarcoding et en métagénomique dans le cadre du projet SeqOccIn grâce au séquençage longs fragments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strengths and limits of long read metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque INRAE Genomics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Orléans, France. , 2022</w:t>
+              <w:t xml:space="preserve">ECCB 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Meliá Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03776011v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benefits of PacBio HiFi long reads for metagenomic whole genome analysis</w:t>
               </w:r>
@@ -3192,77 +3192,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental And Agronomical Genomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Tours, France</w:t>
@@ -3285,359 +3285,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03538657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Mainguy</w:t>
+                <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Iampietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carole Iampietro</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177058v1</w:t>
+                <w:t xml:space="preserve">hal-02947690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Long Read project to find optimal technologic combinations for genome assembly and variability, epigenetic marks detection and metagenomic analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Improving microbial taxonomic profiling with long read technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mainguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Castinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Iampietro</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Klopp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PAG XXVIII, Plant and Animal Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, San Diego, United States. 2020</w:t>
+              <w:t xml:space="preserve">JOBIM2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02947690v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03177058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of genomic regions for high-resolution taxonomic profiling using long-read sequencing technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Mainguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Castinel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Combes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gaspin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM : Journées Ouvertes Biologie Informatique Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. , 2019</w:t>
@@ -3835,51 +3835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05565730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia&#8208;aim&#233;e Budel Andoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964221v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Morelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cucco" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ortenzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10040676" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400601v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Milon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Fuentes Rojas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00965E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-05565730v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin da Silva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Soriano" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thalia&#8208;aim&#233;e Budel Andoche" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Castinel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Jade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ppa.70152" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05459218v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Vuong Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;laure Ancel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Rezer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70205" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05403529v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Combes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Knudsen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rumeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Pascal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cauquil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tjnut.2025.10.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03765882v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Parey" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Louis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Montfort" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Roques" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2022.04.07.487469" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04122201v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ech&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Iampietro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birbes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dr&#233;au" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kuchly" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02249-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03607325v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Allaoua" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaf&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Etienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Noirot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Gabarrou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jam.15521" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03699002v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Pa&#235;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gidenne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;bin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Duperray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Gohier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/msystems.00243-22" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03652234v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ming Wen" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaowei Pan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouanno" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Zahm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1755-0998.13620" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03337251v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boudjema Imarazene" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kang Du" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Beille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Feron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2021.08.030" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400601v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Milon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Luis Fuentes Rojas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bigot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C9LC00965E" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02964221v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Romana Massacci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Morelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucilla Cucco" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Ortenzi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10040676" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618422v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Massacci" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Tofani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Forte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micol Bertocchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Lovito" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbg.12432" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05492424v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mainguy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Pomies" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096124v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Birbes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreea Dreau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03944382v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Fourquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;na Vienne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Darbot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03740586v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gaspin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896074v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04590691v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcuzzo Camille" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cervin Guyomar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Suin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776011v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Milan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03788263v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03541346v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03771202v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Noirot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5572369328961167E12" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848228v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538657v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947690v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Klopp" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177058v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791605v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>