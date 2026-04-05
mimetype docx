--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -126,706 +126,863 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mortalité infantile à l'époque moderne. Site de l'ancien cimetière paroissial de Lion-sur-Mer (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bougault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe des Paléopathologistes de Langue Française - Colloque 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Caen (IMEC, Abbaye d'Ardenne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05571415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erosion côtière et gestion des héritages du Néolithique à demain : approche intégrée à la Gournaise (île d'Yeu, Vendée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Cariou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Chauviteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupont Catherine; Baudry Anne; Marie-Yvane Daire. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeology Of Coastal Settlements / Archéologie des peuplements littoraux. HOMER 2021 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidestone Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-67, 2025, 9789464263428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59641/vv634yh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exécution de la truie de Falaise en 1387</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Flambard-Héricher, Anne-Marie; Blary, François. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’animal et l’homme : de l’exploitation à la sauvegarde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Comité des travaux historiques et scientifiques, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cths.15690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcs du château de Suscinio, résidence des ducs de Bretagne (Morbihan, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rettel, Peter; Flambard Héricher, Anne-Marie; O’Conor, Kieran. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Château Gaillard 28. L'environnement du château [Actes du colloque de Roscommon (Irlande, 14-18 août 2016)]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Caen, pp.281-294, 2018, Pubications du CRAHAM - Château Gaillard, 978-2-84133-891-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La charpente de l'aile des convers à Saint-André-en-Gouffern (La Hoguette, Calvados) : un témoignage d'une phase de reconstruction pendant la guerre de Cent Ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bauduin, Pierre; Combalbert, Grégory; Dubois, Adrien; Maneuvrier, Christophe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur les pas de Lanfranc, du Bec à Caen, Recueil d'études en hommage à Véronique Gazeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Annales de Normandie, pp.175-189, 2018, Cahier des Annales de Normandie, 37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A propos du ‘Taquehain’ rouennais de 1350 : émeute antifiscale ou révolte des travailleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evénements contestataires et mobilisations collectives en Normandie du Moyen Âge au XXIe siècle, 2017, p. 91-100.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Suscinio (Sarzeau, Bretagne) : une nouvelle approche globale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Ettel; Anne-Marie Flambard Héricher; Kieran O’Conor. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Château et commerce. Actes du colloque international de Bad Neustadt an der Saale (Allemagne, 23-31 août 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, Presses universitaires de Caen, pp.301-307, 2016, Publications du Craham - Château Gaillard, 978-2-84133-828-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02429190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granville la puissante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1715-2015, Granville-Monaco. Rêver l’histoire… (Catalogue d’exposition, Musée d’art moderne Richard Anacréon, Granville)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Musée d’art moderne Richard Anacréon, pp.42-49, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -835,1463 +992,1463 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitants du château de Caen à la fin du Moyen Âge : l’apport du tabellionage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74e Année (1), pp.99-134. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/annor.741.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les argiles utilisées au Moyen Âge et à l’époque moderne par l’industrie tuilière de Barbery (Calvados).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 47, pp.49-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeosciences.11589⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04416445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fouilles préventives de &amp;quot;La Providence&amp;quot; et de la &amp;quot;Cour carrée de la dentelle&amp;quot; : de nouvelles données sur l’enceinte urbaine d’Alençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Polinski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société historique et archéologique de l'Orne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Alençon, l'histoire revisitée, CXLI (2), pp.98-136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04583781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle «brigante» dans la Normandie anglaise ? Le cas de Perrée Scelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 71e Année (1), pp.217-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/annor.711.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbery (Calvados). Les tuileries médiévales et modernes de Barbery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 50, pp.351. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.33936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ardoises de couverture découvertes en contexte sédimentaire : apports et limites de l’étude à travers l’exemple du château de Suscinio (Bretagne - Sarzeau)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.23269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pendaison d'une peau de bœuf à Falaise en 1388</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 68 (2), pp.167-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/annor.682.0167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'abbaye cistercienne du Val-Richer (Calvados) : prospections microtopographique et géophysique d'un monastère disparu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Tabbagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.129-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.16381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbery (Calvados). Les tuileries de Barbery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie médiévale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 48, pp.323-324. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/archeomed.17598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdication face à l'intolérable ou désir de vengeance posthume : suicide et genre à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source(s): Arts, civilisation et histoire de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01761028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quitter son époux à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire &amp; sociétés rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 45, pp.7-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abbaye cistercienne de Barbery (Calvados) : liste abbatiale et restitution du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Architectures religieuses de Normandie, 65 (1), pp.39-152. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/annor.651.0039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne badine pas avec la danse : les structures d'encadrement d'une fête de saint patron au début du XVe siècle en Picardie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, http://transposition-revue.org/On-ne-badine-pas-avec-la-danse-les</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00770612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;grève&amp;quot; féminine du sexe dans la France du XVe siècle, un exemple de révolte impossible contre la domination masculine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genre, sexualité &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 1, http://gss.revues.org/index303.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire amende devant la haute-justice d'Elbeuf à la fin du XVe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6, p. 75-89, http://www.unicaen.fr/mrsh/craham/revue/tabularia/dossier6/textes/01dubois.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes dans la guerre (XIVe-XVe siècles) : un rôle caché par les sources?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tabularia : Sources écrites des mondes normands médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, p. 39-51, http://www.unicaen.fr/mrsh/craham/revue/tabularia/dossier3/textes/03dubois.pdf+</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2301,2864 +2458,2864 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des inhumations du haut Moyen Âge au bord du chemin. Hérouville-Saint-Clair &amp;quot;Extension du cimetière zone 1&amp;quot; (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap GO. 2024, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lion-sur-Mer (14), ancien cimetière paroissial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tixier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Pacory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">vol. 1, Craham - UMR 6273 CNRS-Unicaen. 2024, 452 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">DRAC Normandie. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Collectif de Recherche « Juliobona, capitale des Calètes ». Rapport d'opération 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Parétias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Androuin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanae Azzaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Henrique Cavalcante Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stoil Chapkanski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caux Seine agglo. 2024, pp.369</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tronquay Lieu dit &amp;quot;La Tuilerie&amp;quot;, Route de Bayeux-Saint-Lô, Le Pré de la Tuilerie (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inrap Grand-Ouest. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04039916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artisanat et industrie du feu à Barbery, bas-fourneaux de l’âge du Fer et tuileries médiévales et modernes. Opération 2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johanne Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] SRA Normandie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuileries médiévales et modernes et bas-fourneaux de l’âge du fer à Barbery. Opération 2020</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+                <w:t xml:space="preserve">Caen (Calvados) Rue Traversière ; 14, Avenue Georges-Clémenceau ; Hôpital Georges-Clémenceau ; Lotissement « Les Grands Jardins de Calix » (164568-164569). Dans le ventre de Caen : Diagnostic d’une carrière de pierre du quartier médiéval de Calix (XVe-XVIe siècles)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marcigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Dolbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; Service Régional d'Archéologie Normandie. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2021, 272 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03223353v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caen (Calvados) Rue Traversière ; 14, Avenue Georges-Clémenceau ; Hôpital Georges-Clémenceau ; Lotissement « Les Grands Jardins de Calix » (164568-164569). Dans le ventre de Caen : Diagnostic d’une carrière de pierre du quartier médiéval de Calix (XVe-XVIe siècles)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Dolbois</w:t>
+                <w:t xml:space="preserve">Tuileries médiévales et modernes et bas-fourneaux de l’âge du fer à Barbery. Opération 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] INRAP GO, Cesson-Sévigné. 2021, 272 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; Service Régional d'Archéologie Normandie. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376849v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03223353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Argentan, Place du Docteur Couinaud. Aménagement urbain du sectuer Mairie et Pôle de Santé Libéral et Ambulatoire. Orne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Duriez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ghesquiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap Grand Ouest. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03405163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados). Opération 2019</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; Service Régional d'Archéologie Normandie. 2020, 230 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02974304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hambye (50), Abbaye d'Hambye, Rapport de prospection géophysique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Jubeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2020, pp.55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La toiture du chœur de l’abbatiale de Longues-sur-Mer (14), sondages archéologiques et analyse du bâti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Drac Normandie; Craham - UMR 6273 CNRS-Unicaen. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abbaye Notre-Dame de Hambye, rapport de l'étude historique et archéologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département de la Manche. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire architecturale et des aménagements du milieu du prieuré de Sainte-Barbe-en-Auge (XIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen; Drac Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire architecturale et des aménagements du milieu de l’abbaye de Savigny (XIIe-XVIIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Craham - UMR 6273 CNRS-Unicaen; Drac Normandie. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02440289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d’étude documentaire et de prospection archéologique, abbaye de Sainte-Barbe-en-Auge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] DRAC / SRA Normandie. 2018, 64 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+                <w:t xml:space="preserve">Breteuil-sur-Iton (27), Rue du docteur Brière et rue Gilbert Daudin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chhavy-Cyril Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Collombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Ducreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; SRA Normandie. 2018, 54 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02440139v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breteuil-sur-Iton (27), Rue du docteur Brière et rue Gilbert Daudin</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diagnostic patrimonial et archéologique avec étude documentaire. Abbaye d’Ardenne. Saint-Germain-la-Blanche-Herbe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2018, pp.334</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuléné Gourgoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Riquier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Région Normandie. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803064v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02127169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic patrimonial et archéologique avec étude documentaire. Abbaye d’Ardenne. Saint-Germain-la-Blanche-Herbe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Région Normandie. 2018</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Caen Normandie; SRA Normandie. 2018, 54 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02127169v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02440139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de prospection thématique : Les tuileries médiévales de Barbery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Lienard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] 88 p., DRAC / SRA Normandie. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02127203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarzeau, Château de Suscinio, le logis Nord : Rapport final d’opération, campagne 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département du Morbihan. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alençon (61), &amp;quot;Cour carrée de la dentelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maude Beurtheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2017, pp.164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôtel Turgis. Etude d'une maison bombardée en 1944 à Falaise, place de Guillaume le Conquérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Palaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GO. 2016, pp.244</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02547246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarzeau, Château de Suscinio, le logis Nord : Rapport intermédiaire, campagne 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Borvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brunie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Guihard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département du Morbihan. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alençon (61), &amp;quot;La Providence - Berges de la Sarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Briand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Gary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Soulat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Colombier-Gougouzian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Archeodunum. 2015, pp.404</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarzeau, Château de Suscinio, le logis Nord : Rapport intermédiaire, campagne 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Département du Morbihan. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02429318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5168,583 +5325,583 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins de la cathédrale : histoire et archéologie des abords de la cathédrale Saint-Julien (Pays de la Loire, Sarthe, Le Mans)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Augry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Coffineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Collado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deloze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap. , 6 vol. (282, 262, 474, 444, 398, 342 p.), 2023, Documents d’archéologie préventive 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.34692/0y9h-7110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...63 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04138156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les pas de Lanfranc du Bec à Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Combalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Musée de Normandie, 37, 2018, Cahier des Annales de Normandie, 978-2-902239-40-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02131616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur les pas de Lanfranc du Bec à Caen. Recueil d'études en hommage à Véronique Gazeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bauduin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Combalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suscinio. Un château des ducs de Bretagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Département du Morbihan, 2016, 978-2-906764-02-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02105470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un registre de la vicomté d'Elbeuf (1470-1472)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois A. (dir.). Caen, Publications du CRAHM, 128 p., 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence des femmes en Normandie à la fin du Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société parisienne d'histoire &amp; d'archéologie normandes, 398 p., 2010, Cahiers Léopold Delisle, tomes LIV-LV - 2005-2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5754,1003 +5911,1003 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des analyses géochimiques et géomécaniques dans l'identification de la matière première argileuse utilisée par les tuiliers de Barbery (Calvados) au Moyen Âge et à l'époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Davidson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIe colloque du GMPCA : Archéométrie 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDYTEM et le consortium Patrimalp, May 2022, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery (Calvados) : une industrie méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rohée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries de Barbery (Calvados), résultats des prospections et études d’archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques régionales de Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery, une industrie méconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de Master 2, université de Nantes, "Productions et échanges, Les ateliers de productions de terres cuites architecturales"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hénigfeld, Y.; Dieulefet, G., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport croisé des analyses historique, archéologique et archéométrique pour les tuileries de Barbery (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Hulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule M.-P. Bataillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bocquet-Liénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Broine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harfleur et Leure, intérêts communs et concurrence (XIIIe-XIVe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jean-Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Havre avant Le Havre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Harfleur, université Le Havre Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02423863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La solidarité féminine en Normandie à la fin du Moyen Âge d’après les lettres de rémission »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du 48e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie (Bellême, 16-19 octobre 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Bellême, France. p. 337-348 (http://www.fshan.fr/index.php/9-pub…)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Tournebu, un chevalier normand dans la guerre de Cent Ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Être femme(s) en Normandie. Orientations de recherche et bibliographie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Montgane-Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Normands et la guerre, Actes du 49e Congrès organisé par la Fédération des Sociétés historiques et archéologiques de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Être femme(s) en Normandie, Actes du 48e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie (Bellême, 16-19 octobre 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bellême, France. p. 7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01791786v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Être femme(s) en Normandie. Orientations de recherche et bibliographie »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre de Tournebu, un chevalier normand dans la guerre de Cent Ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Montgane-Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être femme(s) en Normandie, Actes du 48e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie (Bellême, 16-19 octobre 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bellême, France. p. 7-15</w:t>
+              <w:t xml:space="preserve">Les Normands et la guerre, Actes du 49e Congrès organisé par la Fédération des Sociétés historiques et archéologiques de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01083977v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01791786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exécution de la truie de Falaise en 1387</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01619964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6760,118 +6917,118 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le château de Caen. Mille ans d'une forteresse dans la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Decaëns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 128 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00602108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId164"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6939,51 +7096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B9536C15"/>
+    <w:nsid w:val="B0C55CBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7170,51 +7327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137731930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533487v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chauviteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685534v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15690" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429228v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157236v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187161v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744841v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.741.0099" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583781v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685529v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0217" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727260v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.33936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429131v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Godet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.23269" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105446v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.682.0167" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DV7NRG3J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105468v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602092v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602090v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602088v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376849v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851234v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavy-Cyril Tan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790911v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beurtheret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790912v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429318v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131616v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105470v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602101v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492588v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187155v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791786v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083977v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montgane-Chambolle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619964v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602108v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deca&#235;ns" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137731930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chauviteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.741.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.33936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Godet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.23269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.682.0167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DV7NRG3J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavy-Cyril Tan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beurtheret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492588v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montgane-Chambolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deca&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>