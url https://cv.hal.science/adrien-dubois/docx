--- v1 (2026-04-05)
+++ v2 (2026-05-07)
@@ -2466,250 +2466,250 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des inhumations du haut Moyen Âge au bord du chemin. Hérouville-Saint-Clair &amp;quot;Extension du cimetière zone 1&amp;quot; (Calvados)</w:t>
+                <w:t xml:space="preserve">Lion-sur-Mer (14), ancien cimetière paroissial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+                <w:t xml:space="preserve">Benjamin Tixier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Pacory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">Inrap GO. 2024, pp.208</w:t>
+                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">vol. 1, Craham - UMR 6273 CNRS-Unicaen. 2024, 452 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04934335v1</w:t>
+                <w:t xml:space="preserve">hal-04425826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lion-sur-Mer (14), ancien cimetière paroissial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des inhumations du haut Moyen Âge au bord du chemin. Hérouville-Saint-Clair &amp;quot;Extension du cimetière zone 1&amp;quot; (Calvados)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Dervin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Tixier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Chapelain de Seréville-Niel</w:t>
+                <w:t xml:space="preserve">Raphaëlle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc-Antoine Thierry</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">vol. 1, Craham - UMR 6273 CNRS-Unicaen. 2024, 452 p</w:t>
+                <w:t xml:space="preserve">Emmanuel Ghesquière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Inrap GO. 2024, pp.208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04425826v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04934335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les tuileries médiévales et modernes de Barbery</w:t>
               </w:r>
@@ -2901,51 +2901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Tronquay Lieu dit &amp;quot;La Tuilerie&amp;quot;, Route de Bayeux-Saint-Lô, Le Pré de la Tuilerie (Calvados)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Léon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3394,51 +3394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydia Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Duriez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4875,51 +4875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hôtel Turgis. Etude d'une maison bombardée en 1944 à Falaise, place de Guillaume le Conquérant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Dervin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6635,191 +6635,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01187155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Être femme(s) en Normandie. Orientations de recherche et bibliographie »</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre de Tournebu, un chevalier normand dans la guerre de Cent Ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Montgane-Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Être femme(s) en Normandie, Actes du 48e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie (Bellême, 16-19 octobre 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bellême, France. p. 7-15</w:t>
+              <w:t xml:space="preserve">Les Normands et la guerre, Actes du 49e Congrès organisé par la Fédération des Sociétés historiques et archéologiques de Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01083977v1</w:t>
+                <w:t xml:space="preserve">halshs-01791786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Tournebu, un chevalier normand dans la guerre de Cent Ans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Être femme(s) en Normandie. Orientations de recherche et bibliographie »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Maneuvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Montgane-Chambolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Normands et la guerre, Actes du 49e Congrès organisé par la Fédération des Sociétés historiques et archéologiques de Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Être femme(s) en Normandie, Actes du 48e Congrès organisé par la Fédération des sociétés historiques et archéologiques de Normandie (Bellême, 16-19 octobre 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bellême, France. p. 7-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01791786v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01083977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7096,51 +7096,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B0C55CBF"/>
+    <w:nsid w:val="0DB03765"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7327,51 +7327,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137731930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chauviteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.741.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.33936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Godet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.23269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.682.0167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DV7NRG3J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavy-Cyril Tan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beurtheret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492588v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083977v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montgane-Chambolle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791786v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deca&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-dubois" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137731930" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05571415v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Pacory" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bougault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Brunet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Chapelain de Ser&#233;ville-Niel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Dubois" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533487v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Cariou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Chauviteau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Moreau" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sidestone.com/books/archaeology-of-coastal-settlements" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59641/vv634yh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.15690" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429228v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Vincent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Borvon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105459v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157236v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Maneuvrier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02429190v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187161v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.741.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04416445v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Li&#233;nard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule M.-P. Bataill&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Davidson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupr&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Leclerc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.11589" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04583781v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Briand" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Polinski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.711.0217" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727260v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.33936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429131v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Godet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.23269" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105446v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.682.0167" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-DV7NRG3J-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hulin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Tabbagh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.16381" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03127103v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeomed.17598" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105468v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187121v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.651.0039" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-WNR5PCBP-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770612v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602092v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602090v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602088v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425826v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tixier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Thierry" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04934335v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Dervin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Lefebvre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesqui&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04573993v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678191v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Par&#233;tias" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Androuin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Azzaye" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Henrique Cavalcante Fraga" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stoil Chapkanski" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04039916v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael L&#233;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696266v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Quellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Lautridou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376849v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carpentier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marcigny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Clerc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Dolbois" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03223353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03405163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Gu&#233;rin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Besnard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Duriez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ghesquiere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02974304v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dufresne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851234v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jubeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440281v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roh&#233;e" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105448v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440261v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440289v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127156v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803064v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Jouneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chhavy-Cyril Tan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Collombet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ducreux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127169v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yul&#233;n&#233; Gourgoury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Riquier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02440139v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02127203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bocquet-Lienard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429304v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunie" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dar&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790911v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Beurtheret" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Blanchard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02547246v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Guillot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Guihard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Palaude" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Soulat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Colombier-Gougouzian" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429318v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04138156v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Augry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Coffineau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Collado" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deloze" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/0y9h-7110" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02131616v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Combalbert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02105470v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602101v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492588v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696269v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Dupre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03696289v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448286v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02448340v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Broine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02423863v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jean-Marie" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187155v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01791786v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01083977v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Montgane-Chambolle" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619964v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00602108v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Deca&#235;ns" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>