--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -874,533 +874,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05004085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the Undecaprenol monophosphate recycling pathway of Streptococcus pneumoniae</w:t>
+                <w:t xml:space="preserve">Eukaryotic-like gephyrin and cognate membrane receptor coordinate corynebacterial cell division and polar elongation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linus Wilhelm</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mariano Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julienne Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Leyva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrià Sogues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Megrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnad109⟩</w:t>
+              <w:t xml:space="preserve">Nature Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.1896 - 1910. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41564-023-01473-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04298269v1</w:t>
+                <w:t xml:space="preserve">pasteur-04367080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eukaryotic-like gephyrin and cognate membrane receptor coordinate corynebacterial cell division and polar elongation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The F pilus serves as a conduit for the DNA during conjugation between physically distant bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Megrian</w:t>
+                <w:t xml:space="preserve">Kelly Goldlust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ducret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Halte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Dedieu-Berne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41564-023-01473-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (47), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2310842120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04367080v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05015311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The F pilus serves as a conduit for the DNA during conjugation between physically distant bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kelly Goldlust</w:t>
+                <w:t xml:space="preserve">The morphogenic protein CopD controls the spatio-temporal dynamics of PBP1a and PBP2b in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cassandra Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Pelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Manuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Millat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ducret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2310842120⟩</w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/mbio.01411-23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05015311v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04233229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The morphogenic protein CopD controls the spatio-temporal dynamics of PBP1a and PBP2b in Streptococcus pneumoniae</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights into the Undecaprenol monophosphate recycling pathway of Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Manuse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hugo Millat</w:t>
+                <w:t xml:space="preserve">Linus Wilhelm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grangeasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 370, </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/mbio.01411-23⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnad109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04233229v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent progress in our understanding of peptidoglycan assembly in Firmicutes</w:t>
               </w:r>
@@ -1873,295 +1873,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Cell Analysis of Growth and Cell Division of the Anaerobe Desulfovibrio vulgaris Hildenborough</w:t>
+                <w:t xml:space="preserve">The small G-protein MglA connects to the MreB actin cytoskeleton at bacterial focal adhesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anouchka Fievet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Ducret</w:t>
+                <w:t xml:space="preserve">Anke Treuner-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tam Mignot</w:t>
+                <w:t xml:space="preserve">Eric Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Valette</w:t>
+                <w:t xml:space="preserve">Mathilde Guzzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Robert</w:t>
+                <w:t xml:space="preserve">Edina Hot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura M. Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 210 (2), pp.243--256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01378⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201412047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452066v1</w:t>
+                <w:t xml:space="preserve">hal-01452062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The small G-protein MglA connects to the MreB actin cytoskeleton at bacterial focal adhesions</w:t>
+                <w:t xml:space="preserve">Single-Cell Analysis of Growth and Cell Division of the Anaerobe Desulfovibrio vulgaris Hildenborough</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anke Treuner-Lange</w:t>
+                <w:t xml:space="preserve">Anouchka Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Macia</w:t>
+                <w:t xml:space="preserve">Tam Mignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Guzzo</w:t>
+                <w:t xml:space="preserve">Odile Valette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edina Hot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laura M. Faure</w:t>
+                <w:t xml:space="preserve">Lydia Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 210 (2), pp.243--256. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1083/jcb.201412047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2015.01378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01452062v1</w:t>
+                <w:t xml:space="preserve">hal-01452066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional stress induces exchange of cell material and energetic coupling between bacterial species</w:t>
               </w:r>
@@ -2275,321 +2275,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and Modular Evolution of a Novel Motility Machinery in Bacteria</w:t>
+                <w:t xml:space="preserve">CO2 exacerbates oxygen toxicity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Luciano</w:t>
+                <w:t xml:space="preserve">Benjamin Ezraty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Agrebi</w:t>
+                <w:t xml:space="preserve">Maïalène Chabalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.V. Le Gall</w:t>
+                <w:t xml:space="preserve">Etienne Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Wartel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sam Dukan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002268⟩</w:t>
+              <w:t xml:space="preserve">EMBO Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (4), pp.321-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/embor.2011.7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00698033v1</w:t>
+                <w:t xml:space="preserve">hal-03545079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CO2 exacerbates oxygen toxicity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emergence and Modular Evolution of a Novel Motility Machinery in Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Luciano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Ezraty</w:t>
+                <w:t xml:space="preserve">R. Agrebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maïalène Chabalier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Ducret</w:t>
+                <w:t xml:space="preserve">A.V. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Maisonneuve</w:t>
+                <w:t xml:space="preserve">M. Wartel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sam Dukan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Fiegna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 12 (4), pp.321-326. </w:t>
+              <w:t xml:space="preserve">PLoS Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (9), pp.1409-1418. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/embor.2011.7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pgen.1002268⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03545079v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00698033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rules Governing Selective Protein Carbonylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Maisonneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2705,233 +2705,233 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Col6 deficiency in a zebrafish model of Bethlem myopathy leads to dysfunction of the muscle dihydropyridine receptor</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A local composition of peptidoglycan drives the division site selection by MapZ in Streptococcus pneumoniae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Freton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Grangeasse</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05386263v1</w:t>
+                <w:t xml:space="preserve">hal-05395549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A local composition of peptidoglycan drives the division site selection by MapZ in Streptococcus pneumoniae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Col6 deficiency in a zebrafish model of Bethlem myopathy leads to dysfunction of the muscle dihydropyridine receptor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Idoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Exbrayat-Heritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shivashakthi Shivaraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Jaque-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Ducret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05395549v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05386263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3086,51 +3086,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Millat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Falcou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lenoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Briggs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02210-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Halte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hathcock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Severn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Fischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2413488122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629725v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.09.622756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Disen Barbuti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Storaker Myrbr&#229;ten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Anita Stams&#229;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01157-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Demuysere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00291-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298269v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Wilhelm" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnad109" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04367080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Petit" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leyva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Megrian" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01473-0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Goldlust" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dedieu-Berne" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Erhardt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2310842120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233229v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01411-23" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2021.01.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Restelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02461-20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Slager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0472-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anantharaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452066v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Fievet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mignot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Valette" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01378" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452062v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Treuner-Lange" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guzzo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Hot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201412047" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz C&#225;rdenas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698033v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luciano" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agrebi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Le Gall" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiegna" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002268" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545079v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maisonneuve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dukan" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.7" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khoueiry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386263v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Idoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-Heritier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivashakthi Shivaraman" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jaque-Fernandez" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395549v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540300v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Millat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Falcou" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Lenoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Briggs" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Stone" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02210-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384905v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Halte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Popp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hathcock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Severn" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svenja Fischer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2413488122" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629725v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp F Popp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004091v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Zapun" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.11.09.622756" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792282v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Disen Barbuti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ine Storaker Myrbr&#229;ten" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Ducret" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gro Anita Stams&#229;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01157-24" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004085v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Demuysere" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Grangeasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jb.00291-24" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04367080v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Martinez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Petit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Leyva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#224; Sogues" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Megrian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-023-01473-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015311v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Goldlust" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Dedieu-Berne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Erhardt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2310842120" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233229v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Pelletier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Manuse" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mbio.01411-23" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Wilhelm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnad109" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03449233v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2021.01.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03005364v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Restelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Freton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Simon Garcia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02461-20" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysl&#232;ne Mercy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Slager" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lavergne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-019-0472-z" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440771v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M. Faure" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Fiche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leon Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek Anantharaman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature20121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452062v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anke Treuner-Lange" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Macia" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Guzzo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edina Hot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201412047" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01452066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouchka Fievet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tam Mignot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Valette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Robert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2015.01378" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01159245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saida Benomar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ranava" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luz C&#225;rdenas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Trably" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Rafrafi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7283" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545079v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ezraty" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;al&#232;ne Chabalier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Maisonneuve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Dukan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2011.7" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00698033v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Luciano" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agrebi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Le Gall" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wartel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fiegna" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1002268" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01696357v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Khoueiry" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lignon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Longhi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0007269" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395549v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05386263v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Idoux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Exbrayat-Heritier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shivashakthi Shivaraman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jaque-Fernandez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>