--- v0 (2026-03-30)
+++ v1 (2026-04-30)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05394592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Career Trajectories After Palliative Care Training: A National E-Survey of Medical Interns in France</w:t>
+                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lawton</w:t>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Calvel</w:t>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+                <w:t xml:space="preserve">Aurélien Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Guastella</w:t>
+                <w:t xml:space="preserve">Ingrid Joffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Economos</w:t>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (5), pp.523 - 531.e5. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392885v1</w:t>
+                <w:t xml:space="preserve">hal-05530010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
+                <w:t xml:space="preserve">Career Trajectories After Palliative Care Training: A National E-Survey of Medical Interns in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locatelli</w:t>
+                <w:t xml:space="preserve">Guillaume Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Flahault</w:t>
+                <w:t xml:space="preserve">Laurent Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Proux</w:t>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Joffin</w:t>
+                <w:t xml:space="preserve">Virginie Guastella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (5), pp.523 - 531.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530010v1</w:t>
+                <w:t xml:space="preserve">hal-05392885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Palliative Medicine in the Medical School Clerkship in France. A National E-Survey</w:t>
+                <w:t xml:space="preserve">How do the oldest old die in very fast ageing territories? The case of overseas France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Klaeyle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Economos</w:t>
+                <w:t xml:space="preserve">Sophie Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pontone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bringe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.03.027⟩</w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-025-06609-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05393218v1</w:t>
+                <w:t xml:space="preserve">hal-05529590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the oldest old die in very fast ageing territories? The case of overseas France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching Palliative Medicine in the Medical School Clerkship in France. A National E-Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bringe</w:t>
+                <w:t xml:space="preserve">Damien Klaeyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guastella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.148. </w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (1), pp.80 - 88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12877-025-06609-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05529590v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05393218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Support programme for bereaved relative: a retrospective observational study</w:t>
               </w:r>
@@ -1038,961 +1038,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep continuous sedation at the patient’s request until death in a palliative care unit: retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Are the deprescribing guidelines for proton pump inhibitors in palliative care applicable? A monocentric observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Prampart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huon</w:t>
+                <w:t xml:space="preserve">Claire Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Colpaert</w:t>
+                <w:t xml:space="preserve">Roxane Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Delavaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Nizard</w:t>
+                <w:t xml:space="preserve">Morgane Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 14 (1), pp.60-64. </w:t>
+              <w:t xml:space="preserve">, 2024, 13 (e3), pp.e928-e932. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004551⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792860v1</w:t>
+                <w:t xml:space="preserve">hal-04792882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the deprescribing guidelines for proton pump inhibitors in palliative care applicable? A monocentric observational study</w:t>
+                <w:t xml:space="preserve">DEprescribing: Perceptions of PAtients living with advanced cancer. A multicentre, prospective mixed observational study protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Denis</w:t>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Denis</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Lannes</w:t>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 13 (e3), pp.e928-e932. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0305737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004542⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04792882v1</w:t>
+                <w:t xml:space="preserve">hal-04789153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEprescribing: Perceptions of PAtients living with advanced cancer. A multicentre, prospective mixed observational study protocol</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep continuous sedation at the patient’s request until death in a palliative care unit: retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
+                <w:t xml:space="preserve">Simon Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
+                <w:t xml:space="preserve">Andre Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+                <w:t xml:space="preserve">Clémence Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0305737. </w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.60-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305737⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789153v1</w:t>
+                <w:t xml:space="preserve">hal-04792860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life medical decisions in French overseas departments: results of a retrospective survey</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the practice of touch-massage® by a nurse on the anxiety of patients with hematological disorders hospitalized in a sterile environment, a randomized, controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lépori</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Silvia Pontone</w:t>
+                <w:t xml:space="preserve">Armelle Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guion</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Julien Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Gouill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-024-01552-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04302-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699067v1</w:t>
+                <w:t xml:space="preserve">hal-04995389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-dose methadone added to another opioid for cancer pain: a multicentre prospective study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Picard</w:t>
+                <w:t xml:space="preserve">Early palliative care and overall survival in patients with metastatic upper gastrointestinal cancers (EPIC): a multicentre, open-label, randomised controlled phase 3 trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Ben Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00520-024-08835-2⟩</w:t>
+              <w:t xml:space="preserve">EClinicalMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74, pp.102470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2024.102470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730973v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04965159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early palliative care and overall survival in patients with metastatic upper gastrointestinal cancers (EPIC): a multicentre, open-label, randomised controlled phase 3 trial</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">End-of-life medical decisions in French overseas departments: results of a retrospective survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lépori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pontone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EClinicalMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eclinm.2024.102470⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (224), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-024-01552-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04965159v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the practice of touch-massage® by a nurse on the anxiety of patients with hematological disorders hospitalized in a sterile environment, a randomized, controlled study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-dose methadone added to another opioid for cancer pain: a multicentre prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Chevalier</w:t>
+                <w:t xml:space="preserve">Erwan Treillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Le Gouill</w:t>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rulleau</w:t>
+                <w:t xml:space="preserve">Stéphane Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.1. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32 (11), pp.716. </w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04302-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-024-08835-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995389v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04730973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcomes in deprescribing implementation trials and compliance with expert recommendations: a systematic review</w:t>
               </w:r>
@@ -2017,51 +2017,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Brociero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2523,51 +2523,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legalisation of euthanasia and assisted suicide: advanced cancer patient opinions – cross-sectional multicentre study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Hugues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2921,51 +2921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Fami-life study: protocol of a prospective observational multicenter mixed study of psychological consequences of grieving relatives in French palliative care units on behalf of the family research in palliative care (F.R.I.P.C research network)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edith Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3598,51 +3598,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01814-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lawton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Klaeyle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bringe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06609-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jarry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lepeintre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Constant-David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-005234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.13409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792860v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prampart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Colpaert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delavaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004551" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792882v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lannes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004542" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789153v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305737" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699067v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;pori" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guion" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-024-01552-x" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730973v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Treillet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08835-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04965159v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette da Silva" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourgeois" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102470" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995389v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Nizard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04302-3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brociero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04155-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rabeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pecout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35407-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange P&#233;cout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287335" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique March&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478951523000111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hugues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gracia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2022-004134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ximenes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-01106-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peinoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guirimand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-019-0496-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cazet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2018.1496236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05545316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernin Aurore" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupet Sophie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset Delphine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05000572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU1001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01814-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lawton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.08.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hervy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bringe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06609-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Klaeyle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jarry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lepeintre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Constant-David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-005234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.13409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Denis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lannes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305737" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prampart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Colpaert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delavaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004551" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Nizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04302-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04965159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourgeois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;pori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-024-01552-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Treillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08835-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brociero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04155-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rabeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pecout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35407-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange P&#233;cout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287335" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique March&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478951523000111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hugues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gracia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2022-004134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ximenes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-01106-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peinoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guirimand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-019-0496-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cazet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2018.1496236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05545316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernin Aurore" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupet Sophie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset Delphine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05000572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU1001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>