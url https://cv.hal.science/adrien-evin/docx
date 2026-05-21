--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -66,3125 +66,3259 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of brief, simple anxiety assessment tools in palliative care – yes, we can: a cross-sectional observational study of anxiety visual analog scale and numeric rating scale</w:t>
+                <w:t xml:space="preserve">Le développement des soins palliatifs dans le monde: regards critiques depuis l’espace francophone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Vilma A. Tripodoro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Carvallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Jego</w:t>
+                <w:t xml:space="preserve">Aurore Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
+                <w:t xml:space="preserve">Sophie Aupet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24 (1), pp.173. </w:t>
+              <w:t xml:space="preserve">Médecine Palliative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 9, pp.S1636-6522. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12904-025-01814-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.medpal.2026.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05394592v1</w:t>
+                <w:t xml:space="preserve">hal-05626402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
+                <w:t xml:space="preserve">Career Trajectories After Palliative Care Training: A National E-Survey of Medical Interns in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Locatelli</w:t>
+                <w:t xml:space="preserve">Guillaume Lawton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Flahault</w:t>
+                <w:t xml:space="preserve">Laurent Calvel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Proux</w:t>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ingrid Joffin</w:t>
+                <w:t xml:space="preserve">Virginie Guastella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Roche</w:t>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (5), pp.523 - 531.e5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.08.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530010v1</w:t>
+                <w:t xml:space="preserve">hal-05392885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Career Trajectories After Palliative Care Training: A National E-Survey of Medical Interns in France</w:t>
+                <w:t xml:space="preserve">Continuous deep sedation until death in terminal cancer: a lexicometric analysis of professionals’ and relatives’ experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lawton</w:t>
+                <w:t xml:space="preserve">Marie Locatelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Calvel</w:t>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+                <w:t xml:space="preserve">Aurélien Proux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Guastella</w:t>
+                <w:t xml:space="preserve">Ingrid Joffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Economos</w:t>
+                <w:t xml:space="preserve">Nicolas Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (5), pp.523 - 531.e5. </w:t>
+              <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 33 (11), pp.987. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.08.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00520-025-10074-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392885v1</w:t>
+                <w:t xml:space="preserve">hal-05530010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do the oldest old die in very fast ageing territories? The case of overseas France</w:t>
+                <w:t xml:space="preserve">Teaching Palliative Medicine in the Medical School Clerkship in France. A National E-Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Pennec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Bringe</w:t>
+                <w:t xml:space="preserve">Damien Klaeyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Calvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Guastella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-025-06609-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 70 (1), pp.80 - 88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.03.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05529590v1</w:t>
+                <w:t xml:space="preserve">hal-05393218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching Palliative Medicine in the Medical School Clerkship in France. A National E-Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do the oldest old die in very fast ageing territories? The case of overseas France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melvin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pontone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Klaeyle</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Economos</w:t>
+                <w:t xml:space="preserve">Arnaud Bringe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pain and Symptom Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 70 (1), pp.80 - 88. </w:t>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpainsymman.2025.03.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12877-025-06609-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393218v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05529590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support programme for bereaved relative: a retrospective observational study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of brief, simple anxiety assessment tools in palliative care – yes, we can: a cross-sectional observational study of anxiety visual analog scale and numeric rating scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adèle Jarry</w:t>
+                <w:t xml:space="preserve">Jean-François Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Lepeintre</w:t>
+                <w:t xml:space="preserve">Aurélie Le Thuaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Constant-David</w:t>
+                <w:t xml:space="preserve">Patricia Jego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementine Paul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chloe Chauvin</w:t>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/spcare-2024-005234⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24 (1), pp.173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-025-01814-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04989318v1</w:t>
+                <w:t xml:space="preserve">hal-05394592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determinants of successful opioid deprescribing: Insights from French pain physicians—A qualitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Deme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Deme</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Evin</w:t>
+                <w:t xml:space="preserve">Emmanuelle Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pain Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Online ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/papr.13409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04792465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are the deprescribing guidelines for proton pump inhibitors in palliative care applicable? A monocentric observational study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Evin</w:t>
+                <w:t xml:space="preserve">Deep continuous sedation at the patient’s request until death in a palliative care unit: retrospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
+                <w:t xml:space="preserve">Andre Colpaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Lannes</w:t>
+                <w:t xml:space="preserve">Clémence Delavaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Nizard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (e3), pp.e928-e932. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004542⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792882v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DEprescribing: Perceptions of PAtients living with advanced cancer. A multicentre, prospective mixed observational study protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Are the deprescribing guidelines for proton pump inhibitors in palliative care applicable? A monocentric observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Bourdon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Nizet</w:t>
+                <w:t xml:space="preserve">Roxane Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+                <w:t xml:space="preserve">Morgane Lannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305737⟩</w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (e3), pp.e928-e932. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004542⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04789153v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep continuous sedation at the patient’s request until death in a palliative care unit: retrospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DEprescribing: Perceptions of PAtients living with advanced cancer. A multicentre, prospective mixed observational study protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Prampart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huon</w:t>
+                <w:t xml:space="preserve">Jean-Benoit Hardouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andre Colpaert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Nizard</w:t>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/spcare-2023-004551⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (8), pp.e0305737. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0305737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792860v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the practice of touch-massage® by a nurse on the anxiety of patients with hematological disorders hospitalized in a sterile environment, a randomized, controlled study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">End-of-life medical decisions in French overseas departments: results of a retrospective survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Lépori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Pontone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Simon</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Guion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12906-023-04302-3⟩</w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (224), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-024-01552-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04995389v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early palliative care and overall survival in patients with metastatic upper gastrointestinal cancers (EPIC): a multicentre, open-label, randomised controlled phase 3 trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Adenis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meher Ben Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EClinicalMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 74, pp.102470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.eclinm.2024.102470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04965159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">End-of-life medical decisions in French overseas departments: results of a retrospective survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Pennec</w:t>
+                <w:t xml:space="preserve">Impact of the practice of touch-massage® by a nurse on the anxiety of patients with hematological disorders hospitalized in a sterile environment, a randomized, controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Julien Nizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Le Gouill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Lépori</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Rulleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-024-01552-x⟩</w:t>
+              <w:t xml:space="preserve">BMC Complementary Medicine and Therapies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12906-023-04302-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04699067v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04995389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-dose methadone added to another opioid for cancer pain: a multicentre prospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Treillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Perceau-Chambard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Treillet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Economos</w:t>
+                <w:t xml:space="preserve">Luc Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Supportive Care in Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 32 (11), pp.716. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00520-024-08835-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04730973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcomes in deprescribing implementation trials and compliance with expert recommendations: a systematic review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Evin</w:t>
+                <w:t xml:space="preserve">Support programme for bereaved relative: a retrospective observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adèle Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Brociero</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Lepeintre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Constant-David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementine Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Chauvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Geriatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12877-023-04155-y⟩</w:t>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, spcare-2024-005234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/spcare-2024-005234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792637v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04989318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patients' preferences in therapeutic decision-making in digestive oncology: a single centre cross-sectional observational study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">The experience of being a caregiver of patients with digestive cancer, from patients and caregivers’ perception: A mixed study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Adrien Evin</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Pécout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Lepeintre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-35407-x⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (7), pp.e0287335. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04792677v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04793001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The experience of being a caregiver of patients with digestive cancer, from patients and caregivers’ perception: A mixed study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Lepeintre</w:t>
+                <w:t xml:space="preserve">Incidence and risk factors of prolonged grief in relatives of patients with terminal cancer in French palliative care units: The Fami-Life multicenter cohort study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Marché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Palliative and Supportive Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1478951523000111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0287335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04793001v1</w:t>
+                <w:t xml:space="preserve">hal-04658460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence and risk factors of prolonged grief in relatives of patients with terminal cancer in French palliative care units: The Fami-Life multicenter cohort study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Evin</w:t>
+                <w:t xml:space="preserve">Legalisation of euthanasia and assisted suicide: advanced cancer patient opinions – cross-sectional multicentre study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Salas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Economos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Hugues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Gracia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palliative and Supportive Care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (e3), pp.e1335-e1341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/spcare-2022-004134⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1478951523000111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04658460v1</w:t>
+                <w:t xml:space="preserve">hal-04382168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Legalisation of euthanasia and assisted suicide: advanced cancer patient opinions – cross-sectional multicentre study</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Outcomes in deprescribing implementation trials and compliance with expert recommendations: a systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Brociero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Victorri-Vigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Palliative and supportive care</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Geriatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (1), pp.428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12877-023-04155-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/spcare-2022-004134⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04382168v1</w:t>
+                <w:t xml:space="preserve">hal-04792637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The APSY-SED study: protocol of an observational, longitudinal, mixed methods and multicenter study exploring the psychological adjustment of relatives and healthcare providers of patients with cancer with continuous deep sedation until death</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Roche</w:t>
+                <w:t xml:space="preserve">Patients' preferences in therapeutic decision-making in digestive oncology: a single centre cross-sectional observational study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Grivel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Flahault</w:t>
+                <w:t xml:space="preserve">Pauline Rabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Garrouste-Orgeas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Ximenes</w:t>
+                <w:t xml:space="preserve">Solange Pecout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-022-01106-z⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.8534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-35407-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848130v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04792677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ressenti des patients atteints de cancer en soins palliatifs exclusifs: vers un binôme médecin généraliste, cancérologue?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The APSY-SED study: protocol of an observational, longitudinal, mixed methods and multicenter study exploring the psychological adjustment of relatives and healthcare providers of patients with cancer with continuous deep sedation until death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Peinoit</w:t>
+                <w:t xml:space="preserve">N. Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Robert</w:t>
+                <w:t xml:space="preserve">C. Flahault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Lassus</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Evin</w:t>
+                <w:t xml:space="preserve">M. Garrouste-Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Morel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Ximenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 109 (5), pp.612-619. </w:t>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 21 (1), pp.217. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12904-022-01106-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03691943v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fami-life study: protocol of a prospective observational multicenter mixed study of psychological consequences of grieving relatives in French palliative care units on behalf of the family research in palliative care (F.R.I.P.C research network)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ressenti des patients atteints de cancer en soins palliatifs exclusifs: vers un binôme médecin généraliste, cancérologue?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edith Poulain</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Alexandre Peinoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lassus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Morel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Palliative Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12904-019-0496-4⟩</w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 109 (5), pp.612-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2022.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02526838v1</w:t>
+                <w:t xml:space="preserve">hal-03691943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Fami-life study: protocol of a prospective observational multicenter mixed study of psychological consequences of grieving relatives in French palliative care units on behalf of the family research in palliative care (F.R.I.P.C research network)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maité Garrouste-Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Flahault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edith Poulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Evin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Guirimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Palliative Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12904-019-0496-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526838v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interaction between CYP2D6 Inhibitor Antidepressants and Codeine: Is This Relevant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Cazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Bulteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Spiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Caillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Expert opinion on drug metabolism &amp; toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (8), pp.879-886. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/17425255.2018.1496236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3194,147 +3328,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'activités 2024-2025. Plateforme nationale pour la recherche sur la fin de vie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Carvallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pernin Aurore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aupet Sophie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gosset Delphine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHE C. N. Ledoux (UAR 3124); Université Marie et Louis Pasteur. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05545316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3344,114 +3478,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soins palliatifs et bon usage du médicament : quels enjeux ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Evin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. Nantes Université, 2025. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2025NANU1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05000572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId142"/>
+      <w:footerReference w:type="default" r:id="rId147"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3598,51 +3732,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394592v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jego" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01814-2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392885v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lawton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.08.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529590v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hervy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bringe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06609-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393218v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Klaeyle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.027" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989318v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jarry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lepeintre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Constant-David" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Paul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chauvin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-005234" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792465v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.13409" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792882v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Denis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lannes" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004542" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789153v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305737" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792860v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prampart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Colpaert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delavaud" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004551" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995389v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Simon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Nizard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevalier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04302-3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04965159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette da Silva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourgeois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699067v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;pori" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guion" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-024-01552-x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730973v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Treillet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08835-2" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792637v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brociero" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04155-y" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792677v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grivel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rabeau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pecout" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35407-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793001v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange P&#233;cout" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287335" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658460v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique March&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pujol" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478951523000111" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382168v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hugues" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gilbert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gracia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2022-004134" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848130v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ximenes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-01106-z" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691943v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peinoit" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.005" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526838v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poulain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guirimand" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-019-0496-4" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158602v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cazet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2018.1496236" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05545316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernin Aurore" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupet Sophie" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset Delphine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05000572v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU1001" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626402v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vilma A. Tripodoro" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Carvallo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Evin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pernin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aupet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.medpal.2026.04.002" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392885v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lawton" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Calvel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Perceau-Chambard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Guastella" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Economos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Locatelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Flahault" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Proux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Joffin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Roche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-025-10074-y" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393218v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Klaeyle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpainsymman.2025.03.027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05529590v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pennec" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Hervy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lepori" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Pontone" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bringe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-025-06609-x" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394592v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Le Thuaut" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Jego" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-025-01814-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792465v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Deme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Nizard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/papr.13409" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792860v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Prampart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Colpaert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delavaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004551" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792882v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Denis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lannes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2023-004542" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04789153v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bourdon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Benoit Hardouin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Victorri-Vigneau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0305737" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04699067v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie L&#233;pori" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-024-01552-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04965159v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Adenis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette da Silva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Ben Abdelghani" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bourgeois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bogart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2024.102470" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995389v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Simon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Nizard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Chevalier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Le Gouill" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rulleau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-023-04302-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730973v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Treillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Chevalier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Picard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-024-08835-2" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989318v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Jarry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Lepeintre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Constant-David" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementine Paul" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Chauvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2024-005234" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04793001v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Grivel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Martin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange P&#233;cout" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0287335" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658460v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mait&#233; Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique March&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pujol" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Michel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478951523000111" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382168v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Salas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hugues" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gilbert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gracia" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/spcare-2022-004134" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792637v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Brociero" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12877-023-04155-y" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04792677v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rabeau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Pecout" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-35407-x" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fasse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Roche" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Flahault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garrouste-Orgeas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ximenes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-022-01106-z" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Peinoit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Robert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lassus" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Morel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2022.03.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526838v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Poulain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guirimand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12904-019-0496-4" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158602v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Cazet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Bulteau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Spiers" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Caillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17425255.2018.1496236" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-05545316v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernin Aurore" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aupet Sophie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gosset Delphine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05000572v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025NANU1001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>