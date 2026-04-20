--- v1 (2026-03-26)
+++ v2 (2026-04-20)
@@ -2263,295 +2263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark water storage capacity influences epiphytic orchid preference for host trees</w:t>
+                <w:t xml:space="preserve">Unravelling Chemical Composition of Agave Spines: News from Agave fourcroydes Lem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Zarate‐garcía</w:t>
+                <w:t xml:space="preserve">Dalia C Morán-Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Noguera‐savelli</w:t>
+                <w:t xml:space="preserve">Juan L Monribot-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Andrade‐canto</w:t>
+                <w:t xml:space="preserve">Matthieu Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilda Zavaleta‐mancera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+                <w:t xml:space="preserve">John Z Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itzel López-Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1470⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/plants9121642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03278853v1</w:t>
+                <w:t xml:space="preserve">hal-03377904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling Chemical Composition of Agave Spines: News from Agave fourcroydes Lem.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bark water storage capacity influences epiphytic orchid preference for host trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan L Monribot-Villanueva</w:t>
+                <w:t xml:space="preserve">Angel Zarate‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bourdon</w:t>
+                <w:t xml:space="preserve">Eliana Noguera‐savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Z Tang</w:t>
+                <w:t xml:space="preserve">Silvia Andrade‐canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itzel López-Rosas</w:t>
+                <w:t xml:space="preserve">Hilda Zavaleta‐mancera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 9 (12), pp.1642. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (5), pp.726-734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/plants9121642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377904v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t>
               </w:r>
@@ -5309,51 +5309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="26F87EA1"/>
+    <w:nsid w:val="6CA02A34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5540,51 +5540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1351-353X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139828915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04967035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Nickolov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Laitinen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.978586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Zarate&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Noguera&#8208;savelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Andrade&#8208;canto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zavaleta&#8208;mancera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1470" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia C Mor&#225;n-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Z Tang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel L&#243;pez-Rosas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Saloj&#228;rvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli-Pekka Smolander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Rajaraman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Safronov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0442-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Sierla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H&#245;rak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Overmyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Waszczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yarmolinsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schiffthaler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3862" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bourdais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Burdiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andrade-Barazarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kivelev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goehre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Rezai Jahromi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferzat Hijazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Id&#228;nheimo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Siligato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.02.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VGQ214J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wrzaczek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vainonen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stael" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tsiatsiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Help&#8208;rinta&#8208;rahko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201488582" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.2.4015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mzid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deluc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pirrello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm062" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1351-353X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139828915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04967035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Nickolov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Laitinen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.978586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia C Mor&#225;n-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Z Tang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel L&#243;pez-Rosas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Zarate&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Noguera&#8208;savelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Andrade&#8208;canto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zavaleta&#8208;mancera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Saloj&#228;rvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli-Pekka Smolander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Rajaraman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Safronov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0442-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Sierla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H&#245;rak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Overmyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Waszczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yarmolinsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schiffthaler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3862" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bourdais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Burdiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andrade-Barazarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kivelev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goehre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Rezai Jahromi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferzat Hijazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Id&#228;nheimo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Siligato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.02.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VGQ214J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wrzaczek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vainonen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stael" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tsiatsiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Help&#8208;rinta&#8208;rahko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201488582" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.2.4015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mzid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deluc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pirrello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm062" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>