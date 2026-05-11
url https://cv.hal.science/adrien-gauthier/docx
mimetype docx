--- v2 (2026-04-20)
+++ v3 (2026-05-11)
@@ -2263,295 +2263,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling Chemical Composition of Agave Spines: News from Agave fourcroydes Lem.</w:t>
+                <w:t xml:space="preserve">Bark water storage capacity influences epiphytic orchid preference for host trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dalia C Morán-Velázquez</w:t>
+                <w:t xml:space="preserve">Angel Zarate‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan L Monribot-Villanueva</w:t>
+                <w:t xml:space="preserve">Eliana Noguera‐savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Bourdon</w:t>
+                <w:t xml:space="preserve">Silvia Andrade‐canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Z Tang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Itzel López-Rosas</w:t>
+                <w:t xml:space="preserve">Hilda Zavaleta‐mancera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/plants9121642⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 107 (5), pp.726-734. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajb2.1470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03377904v1</w:t>
+                <w:t xml:space="preserve">hal-03278853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark water storage capacity influences epiphytic orchid preference for host trees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unravelling Chemical Composition of Agave Spines: News from Agave fourcroydes Lem.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dalia C Morán-Velázquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Zarate‐garcía</w:t>
+                <w:t xml:space="preserve">Juan L Monribot-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliana Noguera‐savelli</w:t>
+                <w:t xml:space="preserve">Matthieu Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Andrade‐canto</w:t>
+                <w:t xml:space="preserve">John Z Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hilda Zavaleta‐mancera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+                <w:t xml:space="preserve">Itzel López-Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 107 (5), pp.726-734. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9 (12), pp.1642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajb2.1470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/plants9121642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278853v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t>
               </w:r>
@@ -5309,51 +5309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CA02A34"/>
+    <w:nsid w:val="6B912E27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5540,51 +5540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1351-353X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139828915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04967035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Nickolov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Laitinen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.978586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia C Mor&#225;n-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Z Tang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel L&#243;pez-Rosas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121642" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278853v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Zarate&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Noguera&#8208;savelli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Andrade&#8208;canto" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zavaleta&#8208;mancera" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1470" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Saloj&#228;rvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli-Pekka Smolander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Rajaraman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Safronov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0442-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Sierla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H&#245;rak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Overmyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Waszczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yarmolinsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schiffthaler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3862" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bourdais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Burdiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andrade-Barazarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kivelev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goehre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Rezai Jahromi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferzat Hijazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Id&#228;nheimo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Siligato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.02.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VGQ214J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wrzaczek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vainonen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stael" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tsiatsiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Help&#8208;rinta&#8208;rahko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201488582" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.2.4015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mzid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deluc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pirrello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm062" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1351-353X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139828915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04967035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Nickolov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Laitinen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.978586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Zarate&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Noguera&#8208;savelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Andrade&#8208;canto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zavaleta&#8208;mancera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1470" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia C Mor&#225;n-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Z Tang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel L&#243;pez-Rosas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Saloj&#228;rvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli-Pekka Smolander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Rajaraman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Safronov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0442-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Sierla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H&#245;rak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Overmyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Waszczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yarmolinsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schiffthaler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3862" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bourdais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Burdiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andrade-Barazarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kivelev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goehre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Rezai Jahromi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferzat Hijazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Id&#228;nheimo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Siligato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.02.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VGQ214J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wrzaczek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vainonen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stael" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tsiatsiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Help&#8208;rinta&#8208;rahko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201488582" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.2.4015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mzid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deluc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pirrello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm062" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>