--- v3 (2026-05-11)
+++ v4 (2026-05-31)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">139828915</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=vyln-4kAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,156 +209,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunité des plantes : quelles stratégies pour l'optimiser dans un contexte agroécologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acta Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-85794-334-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05291753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -347,102 +368,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les plantes et leur environnement biotique : les plantes s’arment et se défendent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Société Nationale d'Horticulture de France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la journée de conférences et d'échanges Sensibilité des Plantes : mythes et réalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-16, 2025, 978-2-913793-65-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04967035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -452,779 +473,779 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing GA342: A promising tomato protection against Phytophthora infestans?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mout de Vrieze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant BioProTech &amp; IOBC-IR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Bioeconomy for change; RIBP; Université de Reims; Universitat JAUME I, Jun 2024, Castello de la Plana, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le GA342, un produit de biocontrôle pour lutter contre l’oomycète Phytophthora infestans.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a biocontrol product in vitro and in planta against Phyphthora infestans in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAPR Pathology &amp; Pests section meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inov3PT, Sep 2023, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bestim network : stimulating plant health in agroécological systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Ballini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Ballini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Régis Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Turner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Congress Natural products &amp; Biocontrol 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Perpignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude comparée du rôle des exsudats racinaires de pois (Pisum sativum) et de féverole (Vicia faba) durant les premières phases d’infection par Aphanomyces euteiches, agent pathogène de la pourriture racinaire du pois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohana Laloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ere Journées scientifiques "Root Days"</w:t>
+              <w:t xml:space="preserve">1ères Journées scientifiques "Root Days"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ß-1,4 cellodextrins, ß-1,3 glucans and a-1,4 oligogalacturonides are potent elicitors of various defense-related responses in grapevine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Aziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Bézier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII International Congress on Molecular Plant-Microbe Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Sorrento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1234,750 +1255,750 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity of nodule-inhabiting bacteria associated with cultivars of Pisum sativum and their biocontrol potential against Aphanomyces euteiches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Lusley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a biocontrol product in vitro and in plant a against Phytophthora infestans in tomato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée école doctorale (JED)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CAPONE : CAmeline-POis, culture d’association innovante pour la NormandiE?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amina Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bressan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5èmes Journées de la SFR NORVEGE &amp; de l’Entente franco-québécoise NOR-SÈVE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of the mode of action of a biocontrol product through the pathosystem Tomato Micro-tom and Phytophthora infestans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelrahman Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernadon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th INTERNATIONAL CONGRESS OF PLANT PATHOLOGY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04561047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique du fonctionnement biologique des sols agricoles sous différentes pratiques culturales en Pays de Caux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babacar Thioye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Castel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cauchois Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Deveautour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phloème</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GA342 : la nouvelle arme verte pour lutter contre le mildiou de la tomate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Penaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Bernardon-Mery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Laval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Doctorant, UniLaSalle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Mont-Saint-Aignan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1987,3261 +2008,3355 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of PaRBOH1-mediated ROS production in Norway spruce by Ca2+ binding and phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaloian Nickolov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Hashimoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teresa Laitinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enni Väisänen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2022.978586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03814606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faba bean root exudates alter pea root colonization by the oomycete Aphanomyces euteiches at early stages of infection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohana Laloum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gangneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Gügi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Munsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 312, pp.111032. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plantsci.2021.111032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bark water storage capacity influences epiphytic orchid preference for host trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angel Zarate‐garcía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliana Noguera‐savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Andrade‐canto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilda Zavaleta‐mancera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 107 (5), pp.726-734. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ajb2.1470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unravelling Chemical Composition of Agave Spines: News from Agave fourcroydes Lem.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia C Morán-Velázquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan L Monribot-Villanueva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Z Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itzel López-Rosas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9 (12), pp.1642. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants9121642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recognition of Elicitors in Grapevine: From MAMP and DAMP Perception to Induced Resistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Héloir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daphnée Brulé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Cordelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.1-17. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2019.01117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: Genome sequencing and population genomic analyses provide insights into the adaptive landscape of silver birch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Salojärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olli-Pekka Smolander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaisa Nieminen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sitaram Rajaraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omid Safronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 51 (7), pp.1187-1189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41588-019-0442-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial state of soil microbial communities determines their stress response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wassila Riah-Anglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Trinsoutrot-Gattin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Norini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (4), pp.5470-5480. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2018.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01859889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against Plasmopara viticola</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Receptor-like Pseudokinase GHR1 Is Required for Stomatal Closure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jani Kelloniemi</w:t>
+                <w:t xml:space="preserve">Maija Sierla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Frettinger</w:t>
+                <w:t xml:space="preserve">Hanna Hõrak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Wendehenne</w:t>
+                <w:t xml:space="preserve">Kirk Overmyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cezary Waszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Yarmolinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194327⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (11), pp.2813-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.18.00441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461025v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Receptor-like Pseudokinase GHR1 Is Required for Stomatal Closure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hanna Hõrak</w:t>
+                <w:t xml:space="preserve">Correction: The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against Plasmopara viticola</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirk Overmyer</w:t>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cezary Waszczak</w:t>
+                <w:t xml:space="preserve">Jani Kelloniemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Yarmolinsky</w:t>
+                <w:t xml:space="preserve">Patrick Frettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.18.00441⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (3), pp.e0194327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0194327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461013v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Key Role for Apoplastic H 2 O 2 in Norway Spruce Phenolic Metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bastian Schiffthaler</w:t>
+                <w:t xml:space="preserve">Genome sequencing and population genomic analyses provide insights into the adaptive landscape of silver birch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Salojärvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olli-Pekka Smolander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaisa Nieminen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sitaram Rajaraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omid Safronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.17.00085⟩</w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (6), pp.904-912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ng.3862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461060v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome sequencing and population genomic analyses provide insights into the adaptive landscape of silver birch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Omid Safronov</w:t>
+                <w:t xml:space="preserve">A Key Role for Apoplastic H 2 O 2 in Norway Spruce Phenolic Metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teresa Laitinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kris Morreel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Schiffthaler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ng.3862⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 174 (3), pp.1449-1475. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.17.00085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461071v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large-Scale Phenomics Identifies Primary and Fine-Tuning Roles for CRKs in Responses Related to Oxidative Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Bourdais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paweł Burdiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Nitsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jarkko Salojärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (7), pp.e1005373. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pgen.1005373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contralateral Approach to Internal Carotid Artery Ophthalmic Segment Aneurysms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Andrade-Barazarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juri Kivelev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Goehre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnam Rezai Jahromi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferzat Hijazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neurosurgery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 77 (1), pp.104-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1227/NEU.0000000000000742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arabidopsis thaliana cysteine-rich receptor-like kinases CRK6 and CRK7 protect against apoplastic oxidative stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Cryptogein-induced anion effluxes: electrophysiological properties and analysis of the mechanisms through which they contribute to the elicitor-triggered cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Siligato</w:t>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Brosché</w:t>
+                <w:t xml:space="preserve">David Reboutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.02.013⟩</w:t>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.86-95. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4161/psb.2.2.4015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02461106v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GRIM REAPER peptide binds to receptor kinase PRK 5 to trigger cell death in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wrzaczek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Vainonen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Stael</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liana Tsiatsiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Help‐rinta‐rahko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 34 (1), pp.55-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.15252/embj.201488582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02461074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrates in plant immunity and plant protection: roles and potential application as foliar sprays</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Arabidopsis thaliana cysteine-rich receptor-like kinases CRK6 and CRK7 protect against apoplastic oxidative stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Niina Idänheimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillier</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jarkko Salojärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Combier</w:t>
+                <w:t xml:space="preserve">Riccardo Siligato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Brosché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00592⟩</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 445 (2), pp.457-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2014.02.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02461057v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Carbohydrates in plant immunity and plant protection: roles and potential application as foliar sprays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Wendehenne</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Combier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00592⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088145⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02640925v1</w:t>
+                <w:t xml:space="preserve">hal-02461057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptogein-induced anion effluxes: electrophysiological properties and analysis of the mechanisms through which they contribute to the elicitor-triggered cell death</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">The Sulfated Laminarin Triggers a Stress Transcriptome before Priming the SA- and ROS-Dependent Defenses during Grapevine's Induced Resistance against &amp;lt;em&amp;gt;Plasmopara viticola&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Alain Pugin</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Trouvelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jani-Petri Kelloniemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Frettinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Wendehenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/psb.2.2.4015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0088145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461138v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The identification of Plasmopara viticola genes potentially involved in pathogenesis on grapevine suggests new similarities between oomycetes and true fungi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Frettinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytopathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (10), pp.130501115210007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1094/PHYTO-06-12-0121-R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02522209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitric Oxide in Plants: Production and Cross-talk with Ca2+ Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Besson-Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazyna Dobrowolska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1 (2), pp.218-228. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mp/ssm016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02019450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of a Vitis vinifera transcription factor, VvWRKY1, and its effect on responses to fungal pathogens in transgenic tobacco plants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elicitor and resistance-inducing activities of -1,4 cellodextrins in grapevine, comparison with -1,3 glucans and -1,4 oligogalacturonides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Mzid</w:t>
+                <w:t xml:space="preserve">A. Aziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Deluc</w:t>
+                <w:t xml:space="preserve">A. Bezier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poinssot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Barrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Pirrello</w:t>
+                <w:t xml:space="preserve">J.-M. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 58 (8), pp.1999-2010. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erm062⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 58 (6), pp.1463-1472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461151v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryptogein-induced anion effluxes: electrophysiological properties and analysis of the mechanisms through which they contribute to the elicitor-triggered cell death</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Pugin</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of a Vitis vinifera transcription factor, VvWRKY1, and its effect on responses to fungal pathogens in transgenic tobacco plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Marchive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mzid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Deluc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Pirrello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (8), pp.1999-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erm062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660130v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02461151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elicitor and resistance-inducing activities of -1,4 cellodextrins in grapevine, comparison with -1,3 glucans and -1,4 oligogalacturonides</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-M. Joubert</w:t>
+                <w:t xml:space="preserve">Cryptogein-induced anion effluxes: electrophysiological properties and analysis of the mechanisms through which they contribute to the elicitor-triggered cell death</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Lamotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Reboutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Pugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Signaling and Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (2), pp.89-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02461129v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La potentialisation des défenses naturelles des plantes : état des lieux et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Trouvelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Dubreuil-Maurizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Pugin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Poinssot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03577987v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Image (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roots and Shoots: A Pea’s Journey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId184"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5309,51 +5424,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6B912E27"/>
+    <w:nsid w:val="999DBA70"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5540,51 +5655,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1351-353X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139828915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04967035v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814606v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Nickolov" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Laitinen" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.978586" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278853v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Zarate&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Noguera&#8208;savelli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Andrade&#8208;canto" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zavaleta&#8208;mancera" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1470" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377904v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia C Mor&#225;n-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Z Tang" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel L&#243;pez-Rosas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121642" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461051v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Saloj&#228;rvi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli-Pekka Smolander" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Rajaraman" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Safronov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0442-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461013v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Sierla" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H&#245;rak" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Overmyer" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Waszczak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yarmolinsky" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00441" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461060v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhomme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schiffthaler" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00085" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461071v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3862" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461085v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bourdais" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Burdiak" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005373" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461093v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andrade-Barazarte" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kivelev" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goehre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Rezai Jahromi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferzat Hijazy" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000742" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461106v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Id&#228;nheimo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Siligato" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.02.013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VGQ214J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461074v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wrzaczek" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vainonen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stael" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tsiatsiani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Help&#8208;rinta&#8208;rahko" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201488582" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461138v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.2.4015" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461151v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchive" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mzid" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deluc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pirrello" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm062" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660130v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-gauthier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1351-353X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139828915" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=vyln-4kAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291753v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Berthelot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Ballini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Brisset" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Gauthier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire H&#233;loir" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://acta-editions.com/shop/a059-immunite-des-plantes-2183?order=editor+ASC%2C+publication_year+DESC#attr=" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04967035v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458335v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Penaud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mout de Vrieze" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Alahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernardon-Mery" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Trinsoutrot-Gattin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581694v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laval" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581748v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03884744v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Turner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02306371v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohana Laloum" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Gangneux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lanoue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Munsch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753820v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Aziz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie B&#233;zier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Poinssot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Joubert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04560944v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Lusley" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bressan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04581901v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Rouba" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04561047v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Bernadon-Mery" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574166v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babacar Thioye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Riah-Anglet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Castel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cauchois Anne" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Deveautour" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458262v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alahmad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03814606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaloian Nickolov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Hashimoto" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Laitinen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enni V&#228;is&#228;nen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.978586" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03352845v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gangneux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno G&#252;gi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plantsci.2021.111032" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278853v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Zarate&#8208;garc&#237;a" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliana Noguera&#8208;savelli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Andrade&#8208;canto" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Zavaleta&#8208;mancera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajb2.1470" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377904v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia C Mor&#225;n-Vel&#225;zquez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan L Monribot-Villanueva" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bourdon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Z Tang" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itzel L&#243;pez-Rosas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants9121642" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233;e Brul&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Claverie" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Cordelier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01117" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461051v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarkko Saloj&#228;rvi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli-Pekka Smolander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaisa Nieminen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sitaram Rajaraman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omid Safronov" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0442-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Norini" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Latour" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2018.08.019" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3F1JNTV6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maija Sierla" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H&#245;rak" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirk Overmyer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cezary Waszczak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Yarmolinsky" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.18.00441" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461025v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Trouvelot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kelloniemi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Frettinger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Wendehenne" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0194327" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461071v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.3862" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461060v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kris Morreel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhomme" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schiffthaler" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.17.00085" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461085v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Bourdais" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Burdiak" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Nitsch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1005373" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461093v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Andrade-Barazarte" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juri Kivelev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Goehre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Rezai Jahromi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferzat Hijazy" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1227/NEU.0000000000000742" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lamotte" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reboutier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bouteau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Pugin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/psb.2.2.4015" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461074v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wrzaczek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Vainonen" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Stael" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Tsiatsiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Help&#8208;rinta&#8208;rahko" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embj.201488582" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Id&#228;nheimo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Siligato" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Brosch&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2014.02.013" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0VGQ214J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461057v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Paris" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Combier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00592" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640925v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani-Petri Kelloniemi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0088145" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02522209v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Luis" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poinssot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Frettinger" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/PHYTO-06-12-0121-R" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02019450v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Besson-Bard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Courtois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dahan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grazyna Dobrowolska" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mp/ssm016" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461129v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aziz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bezier" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Joubert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm008" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02461151v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchive" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mzid" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Deluc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barrieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pirrello" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erm062" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660130v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03577987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dubreuil-Maurizi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Poinssot" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>