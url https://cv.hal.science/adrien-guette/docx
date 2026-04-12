--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -100,303 +100,303 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t>
+                <w:t xml:space="preserve">Cartographier la naturalité des paysages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Challéat</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrien Guetté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">Printemps des cartes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Printemps des cartes, May 2024, Montmorillon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04671593v1</w:t>
+                <w:t xml:space="preserve">hal-04682144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier la naturalité des paysages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light pollution, a complex real-world problem to be tackled through an interdisciplinary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Challéat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Barré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Bénos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guetté</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Brouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps des cartes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Printemps des cartes, May 2024, Montmorillon, France</w:t>
+              <w:t xml:space="preserve">GA 2024: 32. IAU General Assembly, Session of the Executive Committee Working Group Dark and Quiet Sky Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAU (International Astronomical Union), Aug 2024, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682144v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04671593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Observatoire de l’environnement nocturne du CNRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de la Fédération des Parcs naturels régionaux de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des Parcs naturels régionaux de France, Jun 2023, À distance, France</w:t>
@@ -425,103 +425,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les paysages nocturnes dans les Hauts de La Réunion. Une expérimentation fondée sur l’approche mésologique de l’environnement nocturne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Brouat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiquer l'océan Indien la nuit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de La Réunion, Nov 2023, Saint-Denis, La Réunion</w:t>
@@ -550,90 +550,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Observatoire réunionnais de l'environnement nocturne. Discussion autour d’une démarche collective et transdisciplinaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Barré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Delsaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -675,51 +675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie de la naturalité potentielle de France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Mondial de la Nature de l’UICN. Marseille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UICN, Sep 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -802,51 +802,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Padilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomée Gelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -887,295 +887,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plea for a worldwide development of dark infrastructure for biodiversity – Practical examples and ways to go forward</w:t>
+                <w:t xml:space="preserve">Travaux actuels d'inventaire des forêts à forte naturalité à l'échelle nationale et européenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Sordello</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabienne Benest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guetté</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104332⟩</w:t>
+              <w:t xml:space="preserve">Revue forestière française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 73 (2-3), pp.161-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20870/revforfr.2021.5467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03485347v1</w:t>
+                <w:t xml:space="preserve">hal-04682140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux actuels d'inventaire des forêts à forte naturalité à l'échelle nationale et européenne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A plea for a worldwide development of dark infrastructure for biodiversity – Practical examples and ways to go forward</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Sordello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Cornuau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deverchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Benest</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue forestière française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 73 (2-3), pp.161-178. </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 219, pp.104332. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.20870/revforfr.2021.5467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2021.104332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682140v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03485347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who and Where Are the Observers behind Biodiversity Citizen Science Data? Effect of Landscape Naturalness on the Spatial Distribution of French Birdwatching Records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Caillault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1265,51 +1265,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naturalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1347,51 +1347,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide increase in Artificial Light At Night around protected areas and within biodiversity hotspots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1476,51 +1476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical anthropization of a wetland: steady encroachment by buildings and roads versus back and forth trends in demography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1592,51 +1592,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Naturalité » : concepts et méthodes appliqués à la conservation de la nature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1709,51 +1709,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring the synanthropy of species and communities to monitor the effects of urbanization on biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaüzere Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1851,51 +1851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Old and unmowed saltmarsh patches provide attractive habitats for breeding passerines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Joyeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2013,103 +2013,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The nocturnal social-ecological systems of Réunion Island: challenges of knowledge and perspectives for action. Pre-proposal for a project in response to the AAPG2024 of the ANR.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Challéat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Milian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Bénos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -2176,51 +2176,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping what is left of nature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The baseline concept in biodiversity conservation. Being nostalgic or not in the Anthropocene era.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.31-48, 2022, 1786308886</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2245,51 +2245,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spontaneous Rewilding through Land Abandonment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Carruthers-Jones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2359,51 +2359,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des pressions anthropiques structurantes pour la biodiversité du Parc Naturel Régional de Brière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2470,51 +2470,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'analyse multiscalaire de l'anthropisation et de la naturalité en géographie de la conservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guetté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université de Nantes, 2018. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2710,51 +2710,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Gelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485347v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104332" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682140v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5467" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.04.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W714JS9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.01.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25SFH5SC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#252;zere Pierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZDJGQ69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-015-9473-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01846283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682144v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guett&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04671593v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chall&#233;at" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Renaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Barr&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi B&#233;nos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brouat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04392952v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Milian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04377044v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04098055v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delsaut" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682148v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Padilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Gelot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Carruthers-Jones" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.40826" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682140v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benest" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revforfr.2021.5467" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485347v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sordello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Busson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Cornuau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deverch&#232;re" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Faure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104332" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03863101v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Caillault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Pithon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Daniel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/land11112095" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086054v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2018.04.018" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W714JS9R-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701713v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apgeog.2018.01.012" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25SFH5SC-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803204v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.29140" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522427v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#252;zere Pierre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Devictor" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2017.04.018" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FZDJGQ69-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01343987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joyeux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Corre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Haie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11273-015-9473-8" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04376952v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798461v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682152v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126026v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01846283v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>