--- v0 (2026-03-19)
+++ v1 (2026-04-10)
@@ -586,416 +586,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring Semantics in Pretrained Language Model Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">13th Joint Conference on Lexical and Computational Semantics (*SEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.326-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04434981v1</w:t>
+                <w:t xml:space="preserve">hal-04634835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé interactif de documents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Interactive Document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoufdine Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.177-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56069-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448464v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Semantics in Pretrained Language Model Attention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Cugliari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Guille</w:t>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint Conference on Lexical and Computational Semantics (*SEM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.326-333</w:t>
+              <w:t xml:space="preserve">TextMine'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04634835v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04434981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Document Summarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Résumé interactif de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoufdine Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">24ème Conférence sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-56069-9_14⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04521175v1</w:t>
+                <w:t xml:space="preserve">hal-04448464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de documents par un réseau de neurones opérant sur des graphes dans l'espace hyperbolique</w:t>
               </w:r>
@@ -2730,222 +2730,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONDY : An Open Source Platform for Social Dynamics Mining and Analysis</w:t>
+                <w:t xml:space="preserve">Information Diffusion in Online Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ACM SIGMOD International Conference on Management of Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.1005-1008, </w:t>
+              <w:t xml:space="preserve">SIGMOD/PODS 2013 PhD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.31-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2463676.2463694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2483574.2483575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786293v3</w:t>
+                <w:t xml:space="preserve">hal-00819924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Diffusion in Online Social Networks</w:t>
+                <w:t xml:space="preserve">SONDY : An Open Source Platform for Social Dynamics Mining and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS 2013 PhD Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.31-36, </w:t>
+              <w:t xml:space="preserve">2013 ACM SIGMOD International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.1005-1008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2483574.2483575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2463676.2463694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819924v1</w:t>
+                <w:t xml:space="preserve">hal-00786293v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONDY : une plateforme open-source d'analyse et de fouille pour les réseaux sociaux en ligne</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0258-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503792.2503797" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari Duhalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufdine Said" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56069-9_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Attali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02056800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rothan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cioccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truic&#259;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2874320" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921613" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786293v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463676.2463694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2483574.2483575" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0258-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503792.2503797" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari Duhalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufdine Said" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56069-9_14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Attali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02056800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rothan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cioccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truic&#259;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2874320" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921613" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2483574.2483575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786293v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463676.2463694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>