--- v1 (2026-04-10)
+++ v2 (2026-05-03)
@@ -586,416 +586,416 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05330603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Semantics in Pretrained Language Model Attention</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jairo Cugliari</w:t>
+                <w:t xml:space="preserve">Helen Mair Rawsthorne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cuxac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint Conference on Lexical and Computational Semantics (*SEM 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.326-333</w:t>
+              <w:t xml:space="preserve">TextMine'24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634835v1</w:t>
+                <w:t xml:space="preserve">hal-04434981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactive Document Summarization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Résumé interactif de documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoufdine Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">24ème Conférence sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04521175v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04448464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défi TextMine'24 : Reconnaissance d'entités géographiques dans un corpus des Instructions nautiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Abadie</w:t>
+                <w:t xml:space="preserve">Exploring Semantics in Pretrained Language Model Attention</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jairo Cugliari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Lopez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TextMine'24</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Dijon, France</w:t>
+              <w:t xml:space="preserve">13th Joint Conference on Lexical and Computational Semantics (*SEM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Mexico City, Mexico. pp.326-333</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04434981v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résumé interactif de documents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Interactive Document Summarization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raoufdine Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Conférence sur l'Extraction et la Gestion des Connaissances (EGC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.177-181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56069-9_14⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04448464v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04521175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification de documents par un réseau de neurones opérant sur des graphes dans l'espace hyperbolique</w:t>
               </w:r>
@@ -2194,472 +2194,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01824384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topic modeling and hypergraph mining to analyze the EGC conference history</w:t>
+                <w:t xml:space="preserve">TOM: A library for topic modeling and browsing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian-Octavian Truică</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.383-394</w:t>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01442858v1</w:t>
+                <w:t xml:space="preserve">hal-01442868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CATS: Collection and Analysis of Tweets Made Simple</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Topic modeling and hypergraph mining to analyze the EGC conference history</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian-Octavian Truică</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM CSCW 2016</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence sur l'Extraction et la Gestion des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France. pp.383-394</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442850v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOM: A library for topic modeling and browsing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CATS: Collection and Analysis of Tweets Made Simple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian-Octavian Truică</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Edmundo-Pavel Soriano-Morales</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Gauthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence sur l'Extraction et la Gestion des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACM CSCW 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.41-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2818052.2874320⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01442868v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01442850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une méthode pour la détection de thématiques populaires sur Twitter</w:t>
+                <w:t xml:space="preserve">Un système de détection de thématiques populaires sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.83-88</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.605-608</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942678v1</w:t>
+                <w:t xml:space="preserve">hal-00942676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un système de détection de thématiques populaires sur Twitter</w:t>
+                <w:t xml:space="preserve">Une méthode pour la détection de thématiques populaires sur Twitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence francophone sur l'Extraction et la Gestion des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.605-608</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Rennes, France. pp.83-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00942676v1</w:t>
+                <w:t xml:space="preserve">hal-00942678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mention-anomaly-based Event Detection and Tracking in Twitter</w:t>
               </w:r>
@@ -2730,222 +2730,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Information Diffusion in Online Social Networks</w:t>
+                <w:t xml:space="preserve">SONDY : An Open Source Platform for Social Dynamics Mining and Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Hacid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGMOD/PODS 2013 PhD Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.31-36, </w:t>
+              <w:t xml:space="preserve">2013 ACM SIGMOD International Conference on Management of Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.1005-1008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2483574.2483575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2463676.2463694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00819924v1</w:t>
+                <w:t xml:space="preserve">hal-00786293v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SONDY : An Open Source Platform for Social Dynamics Mining and Analysis</w:t>
+                <w:t xml:space="preserve">Information Diffusion in Online Social Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guille</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Djamel Abdelkader Zighed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 ACM SIGMOD International Conference on Management of Data</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.1005-1008, </w:t>
+              <w:t xml:space="preserve">SIGMOD/PODS 2013 PhD Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, New York, United States. pp.31-36, </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2463676.2463694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2483574.2483575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00786293v3</w:t>
+                <w:t xml:space="preserve">hal-00819924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SONDY : une plateforme open-source d'analyse et de fouille pour les réseaux sociaux en ligne</w:t>
               </w:r>
@@ -3484,51 +3484,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0258-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503792.2503797" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari Duhalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634835v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521175v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufdine Said" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56069-9_14" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448464v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Attali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02056800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rothan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cioccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442858v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truic&#259;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442850v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauthier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2874320" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442868v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942676v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921613" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819924v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2483574.2483575" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786293v3" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463676.2463694" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01158068v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Favre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13278-015-0258-0" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848050v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Hacid" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Abdelkader Zighed" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2503792.2503797" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04937412v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Decoupes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05330603v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Charpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari Duhalde" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04434981v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Mair Rawsthorne" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Abadie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cuxac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Lopez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04448464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoufdine Said" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634835v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Cugliari" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521175v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56069-9_14" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009253v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Attali" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009261v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chr&#233;tien" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685626v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jacques" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3487553.3524927" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565599v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502288v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brochier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Velcin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538403v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gourru" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308560.3316587" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515852v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02056800v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3308558.3313595" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824400v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rothan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982660v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Connes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dugu&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824384v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Cioccio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442868v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmundo-Pavel Soriano-Morales" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442858v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian-Octavian Truic&#259;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01442850v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gauthier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2818052.2874320" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942678v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASONAM.2014.6921613" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786293v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2463676.2463694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00819924v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2483574.2483575" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770557v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00665432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680767v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2187980.2188254" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01100255v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>