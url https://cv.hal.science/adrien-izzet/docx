--- v0 (2026-04-04)
+++ v1 (2026-04-25)
@@ -321,278 +321,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04960463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvents govern rheology and jamming of polymeric bead suspensions</w:t>
+                <w:t xml:space="preserve">Push-pull mechanics of E-cadherin ectodomains in biomimetic adhesions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anh Vu Nguyen Le</w:t>
+                <w:t xml:space="preserve">Kartikeya Nagendra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
+                <w:t xml:space="preserve">Nicolas Judd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Zakine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Colin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Leah Friedman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 629, pp.438-450. </w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 122 (17), pp.3506-3515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.074⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.07.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03601873v1</w:t>
+                <w:t xml:space="preserve">hal-04241600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Push-pull mechanics of E-cadherin ectodomains in biomimetic adhesions</w:t>
+                <w:t xml:space="preserve">Solvents govern rheology and jamming of polymeric bead suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kartikeya Nagendra</w:t>
+                <w:t xml:space="preserve">Anh Vu Nguyen Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Judd</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ruben Zakine</w:t>
+                <w:t xml:space="preserve">Guillaume Ovarlez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leah Friedman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annie Colin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 122 (17), pp.3506-3515. </w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 629, pp.438-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2023.07.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.09.074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04241600v1</w:t>
+                <w:t xml:space="preserve">hal-03601873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable Persistent Random Walk in Swimming Droplets</w:t>
               </w:r>
@@ -1020,277 +1020,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elina Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+                <w:t xml:space="preserve">A.M. Machado Broch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rohit Srivastava</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Carole Tournier</w:t>
+                <w:t xml:space="preserve">A. Geoffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05225458v1</w:t>
+                <w:t xml:space="preserve">hal-05225439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to turn a rheometer in a biomimetic oral tribometer to unravel the complex relationship between structure and texture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Lecanu</w:t>
+                <w:t xml:space="preserve">Exploring the tactile dimension of grittiness in semi-solid foods of plant origin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Lavoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rohit Srivastava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Izzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Machado Broch</w:t>
+                <w:t xml:space="preserve">Rémi Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Geoffroy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Mathieu</w:t>
+                <w:t xml:space="preserve">Carole Tournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Food Oral Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Valencia, Spain. </w:t>
+              <w:t xml:space="preserve">7th International Conference on Food Oral Processing Physics, Physiology and Psychology of Eating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225439v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1619,51 +1619,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="389793F3"/>
+    <w:nsid w:val="2225E5C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1850,51 +1850,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-izzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0626-8468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-1820-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zakine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vanden-Eijnden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Vu Nguyen Le" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.074" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241600v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikeya Nagendra" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Judd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Friedman" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.07.026" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Moerman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Gross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Groenewold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hollingsworth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trulsson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316564v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Geoffroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01927991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-izzet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0626-8468" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAY-1820-2020" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960463v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjun Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Izzet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Zakine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cl&#233;ment" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vanden-Eijnden" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.018301" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04241600v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kartikeya Nagendra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Judd" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leah Friedman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2023.07.026" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh Vu Nguyen Le" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ovarlez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Colin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.09.074" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04960534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pepijn Moerman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preston Gross" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Groenewold" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Hollingsworth" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.10.021035" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01235757v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bouzid" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Trulsson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Claudin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Gilbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Lecanu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mathieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225439v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Machado Broch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geoffroy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05225458v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lavoisier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Srivastava" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Saurel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tournier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05316564v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#232;le Geoffroy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Leverrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01927991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PA066601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>