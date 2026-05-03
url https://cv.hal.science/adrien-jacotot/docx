--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Jacotot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien-jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0126-7597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231501544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and temperature controls on CO2 and CH4 exchange between a mid-altitude mountain peatland and the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (14), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewetting is not enough: Sphagnum transplants promote lowering of greenhouse‐gas emissions in peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Bou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e70224. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.70224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05339929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometeorological feedbacks on peatlands: Raising the water table to reduce meteorologically-related stress on cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Gherca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke Forbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360, pp.110279. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of polyvinyl chloride microplastics on carbon and nitrogen cycling in peatforming environments: relevance of the filler additive calcium carbonate (CaCO3 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 977, pp.179341. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05033070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6218. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41851-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled production, oxidation, and transport processes of wetland methane emissions in temperate, boreal, and Arctic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle B Delwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheel Bansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (8), pp.2313-2334. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic and Abiotic Control Over Diurnal CH4 Fluxes in a Temperate Transitional Poor Fen Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-022-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of carbon-water fluxes at Eurasian meteorological stations using random forest and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuangang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaofan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.587. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil concentrations and atmospheric emissions of biogenic hydrogen sulphide (H2S) in a Rhizophora mangrove forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108439. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke M van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance and spatial variability of CO2 and CH4 fluxes in a Sphagnum-dominated peatland in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01411-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03098261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Elevated CO2 Concentrations on 13C Fractionation during Photosynthesis, Post-Photosynthesis and Night Respiration in Mangrove Saplings Avicennia marina and Rhizophora stylosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic drivers of microbial respiration in peat and its sensitivity to temperature change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.108077. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03013568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of nonadditive litter mixture effect on decomposition: Role of the moisture content of litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (14), pp.9530-9542. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUXNET-CH4: a global, multi-ecosystem datasetand analysis of methane seasonalityfrom freshwater wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Helen Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Carmelita R Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaclyn Hatala Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Rey Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Xhuan Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.3607-3689. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-3607-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening New Xylanase Biocatalysts from the Mangrove Soil Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap-filling eddy covariance methane fluxes: Comparison of machine learning model predictions and uncertainties at FLUXNET-CH4 wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Irvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Mcnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308-309, pp.108528. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03286676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in Growth and Alteration of C:N Ratios of Avicennia marina and Rhizophora stylosa Subject to Elevated CO2 Concentrations and Longer Tidal Flooding Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.98. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02139096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm and temperature controls on greenhouse gas (CO2 and CH4) emissions from a Rhizophora mangrove soil (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1019 - 1028. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of CO2 emissions during the rearing cycle of a semi-intensive shrimp farm in a mangrove coastal zone (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of elevated atmospheric CO2 and increased tidal flooding on leaf gas-exchange parameters of two common mangrove species: Avicennia marina and Rhizophora stylosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138 (2), pp.249 - 260. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-018-0570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal variability of CO 2 and CH 4 emissions from the water column within a Rhizophora mangrove forest (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 631-632, pp.334-340. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove sediment carbon stocks along an elevation gradient : influence of the late Holocene marine regression (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad E. Rosenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Domack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 404, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of tephra reworking in loess based on 2D magnetic susceptibility mapping: A case study from Rocourt, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 394, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions (building, storage, pasture) of dairy systems combining or not grazing and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrological and vegetation restorations on the C sink function of the disturbed La Guette peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Bou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04149783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ressources and Environmental Research (ICRER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shandong University, Oct 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity affects GHG fluxes in an ecological engineering experiment in a disturbed Sphagnum peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of increased CO2 concentrations and sea-level rise on leaf gas exchange parameters – Greenhouse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Australian Mangrove and Saltmarsh Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of increased CO2 concentrations and sea level rise on leaf gaz exchange parameters – Greenhouse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mangrove &amp; Macrobenthos Meeting (MMM4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sainte Augustine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stocks and fluxes in the mangroves of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSN Australian Mangrove and Saltmarsh Society Conference 2015: Working with Mangrove and Saltmarsh for Sustainable Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wollongong, The Nature Conservancy &amp; the NSW Department of Environment &amp; Heritage, Feb 2015, Wollongong, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal interactions between mangrove plants and substrate, consequences on mangrove restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international Society For Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Chatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency measurements of CO2 and CH4 in a temperate peatland dominated by Molinia caerulea (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS France Science day 2019: Understanding the greenhouse gases cycle in a warming Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-years of Eddy-covariance CO2 and CH4 measurements in a French peatland dominated Molinia caerulea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of simulated climate warming on C cycle in peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and Aboveground Carbon Stocks in a Planted Tropical Mangrove Forest (Can Gio, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong van Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tran Vu Linh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland Carbon and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4584518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3876148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamic in New Caledonia mangroves : Past, present, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université de la Nouvelle-Calédonie, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NCAL0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02934091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating gas incubation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Orléans, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shagnum patches in the replanting area of La Guette peatland (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Neuvy-sur-Barangeon, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la tourbière de la Guette dans le Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. La Guette - Neuvy-sur-Barangeon, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">View of the Eddy-covariance station in the peatland of Frasne (France, Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Frasne, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraleptuca crassipes from the Isle of Pines (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Gadji, New Caledonia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guette peatland in September 2018 (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Neuvy-sur-Barangeon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland of Landemarais (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Parigné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-covariance station in the peatland of Landemarais (France, Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Parigné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating gas incubation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Nouméa, New Caledonia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangroves CO2 enrichment greenhouses in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Mont-Dore, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avicennia marina propagules (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. La Foa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White flower of a Sonneratia alba mangrove tree (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ouegoa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers of Lumnitzera racemosa (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ouegoa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Jacotot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien-jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0126-7597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231501544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and temperature controls on CO2 and CH4 exchange between a mid-altitude mountain peatland and the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (14), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewetting is not enough: Sphagnum transplants promote lowering of greenhouse‐gas emissions in peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Bou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e70224. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.70224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05339929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of polyvinyl chloride microplastics on carbon and nitrogen cycling in peatforming environments: relevance of the filler additive calcium carbonate (CaCO3 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 977, pp.179341. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05033070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometeorological feedbacks on peatlands: Raising the water table to reduce meteorologically-related stress on cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Gherca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke Forbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360, pp.110279. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of carbon-water fluxes at Eurasian meteorological stations using random forest and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuangang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaofan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.587. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic and Abiotic Control Over Diurnal CH4 Fluxes in a Temperate Transitional Poor Fen Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-022-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled production, oxidation, and transport processes of wetland methane emissions in temperate, boreal, and Arctic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle B Delwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheel Bansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (8), pp.2313-2334. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6218. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41851-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil concentrations and atmospheric emissions of biogenic hydrogen sulphide (H2S) in a Rhizophora mangrove forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108439. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke M van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance and spatial variability of CO2 and CH4 fluxes in a Sphagnum-dominated peatland in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01411-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03098261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic drivers of microbial respiration in peat and its sensitivity to temperature change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.108077. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03013568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Elevated CO2 Concentrations on 13C Fractionation during Photosynthesis, Post-Photosynthesis and Night Respiration in Mangrove Saplings Avicennia marina and Rhizophora stylosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of nonadditive litter mixture effect on decomposition: Role of the moisture content of litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (14), pp.9530-9542. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUXNET-CH4: a global, multi-ecosystem datasetand analysis of methane seasonalityfrom freshwater wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Helen Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Carmelita R Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaclyn Hatala Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Rey Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Xhuan Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.3607-3689. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-3607-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening New Xylanase Biocatalysts from the Mangrove Soil Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap-filling eddy covariance methane fluxes: Comparison of machine learning model predictions and uncertainties at FLUXNET-CH4 wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Irvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Mcnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308-309, pp.108528. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03286676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in Growth and Alteration of C:N Ratios of Avicennia marina and Rhizophora stylosa Subject to Elevated CO2 Concentrations and Longer Tidal Flooding Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.98. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02139096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm and temperature controls on greenhouse gas (CO2 and CH4) emissions from a Rhizophora mangrove soil (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1019 - 1028. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of elevated atmospheric CO2 and increased tidal flooding on leaf gas-exchange parameters of two common mangrove species: Avicennia marina and Rhizophora stylosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138 (2), pp.249 - 260. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-018-0570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of CO2 emissions during the rearing cycle of a semi-intensive shrimp farm in a mangrove coastal zone (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove sediment carbon stocks along an elevation gradient : influence of the late Holocene marine regression (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad E. Rosenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Domack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 404, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal variability of CO 2 and CH 4 emissions from the water column within a Rhizophora mangrove forest (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 631-632, pp.334-340. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of tephra reworking in loess based on 2D magnetic susceptibility mapping: A case study from Rocourt, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 394, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls of dissolved organic carbon dynamics and greenhouse gas emissions in a temperate peatland: A multi-disciplinary collaboration in the Frasne peatland observatory (Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU26-12900. Copernicus Meetings, 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions (building, storage, pasture) of dairy systems combining or not grazing and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrological and vegetation restorations on the C sink function of the disturbed La Guette peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Bou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04149783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ressources and Environmental Research (ICRER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shandong University, Oct 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity affects GHG fluxes in an ecological engineering experiment in a disturbed Sphagnum peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of increased CO2 concentrations and sea-level rise on leaf gas exchange parameters – Greenhouse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Australian Mangrove and Saltmarsh Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of increased CO2 concentrations and sea level rise on leaf gaz exchange parameters – Greenhouse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mangrove &amp; Macrobenthos Meeting (MMM4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sainte Augustine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stocks and fluxes in the mangroves of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSN Australian Mangrove and Saltmarsh Society Conference 2015: Working with Mangrove and Saltmarsh for Sustainable Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wollongong, The Nature Conservancy &amp; the NSW Department of Environment &amp; Heritage, Feb 2015, Wollongong, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal interactions between mangrove plants and substrate, consequences on mangrove restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international Society For Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Chatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency measurements of CO2 and CH4 in a temperate peatland dominated by Molinia caerulea (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS France Science day 2019: Understanding the greenhouse gases cycle in a warming Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of simulated climate warming on C cycle in peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-years of Eddy-covariance CO2 and CH4 measurements in a French peatland dominated Molinia caerulea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and Aboveground Carbon Stocks in a Planted Tropical Mangrove Forest (Can Gio, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong van Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tran Vu Linh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland Carbon and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4584518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3876148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamic in New Caledonia mangroves : Past, present, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université de la Nouvelle-Calédonie, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NCAL0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02934091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating gas incubation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Orléans, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shagnum patches in the replanting area of La Guette peatland (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Neuvy-sur-Barangeon, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la tourbière de la Guette dans le Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. La Guette - Neuvy-sur-Barangeon, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">View of the Eddy-covariance station in the peatland of Frasne (France, Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Frasne, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraleptuca crassipes from the Isle of Pines (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Gadji, New Caledonia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guette peatland in September 2018 (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Neuvy-sur-Barangeon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland of Landemarais (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Parigné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-covariance station in the peatland of Landemarais (France, Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Parigné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating gas incubation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Nouméa, New Caledonia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangroves CO2 enrichment greenhouses in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Mont-Dore, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White flower of a Sonneratia alba mangrove tree (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ouegoa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avicennia marina propagules (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. La Foa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers of Lumnitzera racemosa (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ouegoa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0F00F458"/>
+    <w:nsid w:val="E4326D77"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-jacotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0126-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231501544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Gherca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke Forbrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Knox" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955531v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueyama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Knox" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle B Delwiche" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheel Bansal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Riley" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16594" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjuan Xie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuangang Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Shi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02473-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108439" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03098261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01411-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405123v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01461-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03013568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108077" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319262v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helen Knox" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Carmelita R Alberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Hatala Matthes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rey Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Xhuan Wong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-3607-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Irvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcnicol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108528" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Aim&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourgeois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT35L91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0570-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826186v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919481v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad E. Rosenheim" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Domack" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.07.005" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacotot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HTKVKN6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04149783v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7044" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460418v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387522v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460389v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387242v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leopold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462938v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460413v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460409v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03388141v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran Vu Linh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nho Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373074v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025815" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373144v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025726" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373178v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fl&#233;chard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4584518" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373216v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3876148" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02934091v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NCAL0004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03446705v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448092v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03200164v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448121v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448151v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03451247v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451096v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03449092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03449130v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451076v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451038v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448170v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448190v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-jacotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0126-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231501544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Gherca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke Forbrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Knox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110279" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjuan Xie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuangang Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Shi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02473-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Knox" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle B Delwiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheel Bansal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Riley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16594" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108439" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03098261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01411-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03013568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01461-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319262v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helen Knox" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Carmelita R Alberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Hatala Matthes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rey Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Xhuan Wong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-3607-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Irvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcnicol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108528" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0570-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Aim&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourgeois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT35L91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad E. Rosenheim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Domack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacotot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HTKVKN6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04149783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leopold" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03388141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran Vu Linh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nho Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025815" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025726" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fl&#233;chard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4584518" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3876148" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02934091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NCAL0004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03446705v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03200164v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03451247v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03449092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03449130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451076v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448190v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>