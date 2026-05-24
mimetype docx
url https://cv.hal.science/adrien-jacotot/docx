--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:88.802083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Jacotot </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien-jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0126-7597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231501544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and temperature controls on CO2 and CH4 exchange between a mid-altitude mountain peatland and the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (14), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewetting is not enough: Sphagnum transplants promote lowering of greenhouse‐gas emissions in peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Bou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e70224. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.70224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05339929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of polyvinyl chloride microplastics on carbon and nitrogen cycling in peatforming environments: relevance of the filler additive calcium carbonate (CaCO3 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 977, pp.179341. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05033070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometeorological feedbacks on peatlands: Raising the water table to reduce meteorologically-related stress on cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Gherca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke Forbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360, pp.110279. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of carbon-water fluxes at Eurasian meteorological stations using random forest and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuangang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaofan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.587. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic and Abiotic Control Over Diurnal CH4 Fluxes in a Temperate Transitional Poor Fen Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-022-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled production, oxidation, and transport processes of wetland methane emissions in temperate, boreal, and Arctic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle B Delwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheel Bansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (8), pp.2313-2334. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6218. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41851-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil concentrations and atmospheric emissions of biogenic hydrogen sulphide (H2S) in a Rhizophora mangrove forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108439. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke M van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance and spatial variability of CO2 and CH4 fluxes in a Sphagnum-dominated peatland in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01411-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03098261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic drivers of microbial respiration in peat and its sensitivity to temperature change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.108077. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03013568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Elevated CO2 Concentrations on 13C Fractionation during Photosynthesis, Post-Photosynthesis and Night Respiration in Mangrove Saplings Avicennia marina and Rhizophora stylosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of nonadditive litter mixture effect on decomposition: Role of the moisture content of litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (14), pp.9530-9542. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUXNET-CH4: a global, multi-ecosystem datasetand analysis of methane seasonalityfrom freshwater wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Helen Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Carmelita R Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaclyn Hatala Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Rey Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Xhuan Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.3607-3689. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-3607-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening New Xylanase Biocatalysts from the Mangrove Soil Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap-filling eddy covariance methane fluxes: Comparison of machine learning model predictions and uncertainties at FLUXNET-CH4 wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Irvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Mcnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308-309, pp.108528. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03286676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in Growth and Alteration of C:N Ratios of Avicennia marina and Rhizophora stylosa Subject to Elevated CO2 Concentrations and Longer Tidal Flooding Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.98. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02139096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm and temperature controls on greenhouse gas (CO2 and CH4) emissions from a Rhizophora mangrove soil (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1019 - 1028. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of elevated atmospheric CO2 and increased tidal flooding on leaf gas-exchange parameters of two common mangrove species: Avicennia marina and Rhizophora stylosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138 (2), pp.249 - 260. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-018-0570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of CO2 emissions during the rearing cycle of a semi-intensive shrimp farm in a mangrove coastal zone (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove sediment carbon stocks along an elevation gradient : influence of the late Holocene marine regression (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad E. Rosenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Domack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 404, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal variability of CO 2 and CH 4 emissions from the water column within a Rhizophora mangrove forest (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 631-632, pp.334-340. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of tephra reworking in loess based on 2D magnetic susceptibility mapping: A case study from Rocourt, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 394, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls of dissolved organic carbon dynamics and greenhouse gas emissions in a temperate peatland: A multi-disciplinary collaboration in the Frasne peatland observatory (Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU26-12900. Copernicus Meetings, 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions (building, storage, pasture) of dairy systems combining or not grazing and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrological and vegetation restorations on the C sink function of the disturbed La Guette peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Bou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04149783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ressources and Environmental Research (ICRER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shandong University, Oct 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity affects GHG fluxes in an ecological engineering experiment in a disturbed Sphagnum peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of increased CO2 concentrations and sea-level rise on leaf gas exchange parameters – Greenhouse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Australian Mangrove and Saltmarsh Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of increased CO2 concentrations and sea level rise on leaf gaz exchange parameters – Greenhouse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mangrove &amp; Macrobenthos Meeting (MMM4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sainte Augustine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stocks and fluxes in the mangroves of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSN Australian Mangrove and Saltmarsh Society Conference 2015: Working with Mangrove and Saltmarsh for Sustainable Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wollongong, The Nature Conservancy &amp; the NSW Department of Environment &amp; Heritage, Feb 2015, Wollongong, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal interactions between mangrove plants and substrate, consequences on mangrove restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international Society For Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Chatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency measurements of CO2 and CH4 in a temperate peatland dominated by Molinia caerulea (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS France Science day 2019: Understanding the greenhouse gases cycle in a warming Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of simulated climate warming on C cycle in peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-years of Eddy-covariance CO2 and CH4 measurements in a French peatland dominated Molinia caerulea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and Aboveground Carbon Stocks in a Planted Tropical Mangrove Forest (Can Gio, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong van Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tran Vu Linh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland Carbon and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4584518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3876148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamic in New Caledonia mangroves : Past, present, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université de la Nouvelle-Calédonie, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NCAL0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02934091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating gas incubation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Orléans, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shagnum patches in the replanting area of La Guette peatland (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Neuvy-sur-Barangeon, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la tourbière de la Guette dans le Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. La Guette - Neuvy-sur-Barangeon, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">View of the Eddy-covariance station in the peatland of Frasne (France, Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Frasne, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraleptuca crassipes from the Isle of Pines (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Gadji, New Caledonia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guette peatland in September 2018 (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Neuvy-sur-Barangeon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland of Landemarais (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Parigné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-covariance station in the peatland of Landemarais (France, Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Parigné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating gas incubation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Nouméa, New Caledonia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangroves CO2 enrichment greenhouses in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Mont-Dore, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White flower of a Sonneratia alba mangrove tree (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ouegoa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avicennia marina propagules (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. La Foa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers of Lumnitzera racemosa (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ouegoa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Jacotot </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chercheur indépendant en biogéochimie environnementale</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien-jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0126-7597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">231501544</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Docteur en géochimie environnementaleFlux de gaz à effet de serre & instrumentation environnementale</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Biogéochimie des écosystèmes terrestres et côtiers</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Suivi des flux de carbone et de gaz à effet de serre</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Instrumentation environnementale et restauration des écosystèmes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteur en géochimie environnementale, je travaille sur l’étude des flux de gaz à effet de serre et des échanges biosphère-atmosphère au sein des écosystèmes naturels, avec un intérêt particulier pour les tourbières, forêts, prairies et milieux côtiers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes activités portent notamment sur la mesure et l’interprétation des flux de CO₂, CH₄, N₂O et H₂O à l’échelle des écosystèmes, l’instrumentation environnementale, ainsi que le traitement et la valorisation de données issues de dispositifs de suivi in situ (eddy covariance, chambres de flux, monitoring environnemental).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Après plusieurs années impliqué dans des projets de recherche nationaux et européens, j’ai cofondé en 2025 la structure SEMBIOSE, dédiée à l’accompagnement scientifique et technique autour des mesures de gaz à effet de serre et des bilans carbone des écosystèmes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Je suis également membre associé du laboratoire Chrono-environnement (UMR 6249, CNRS / Université Marie et Louis Pasteur).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What a peaty contribution to global warming! An interdisciplinary study of atmospheric and hydrologic carbon fluxes in a temperate peatland in the Jura Mountains, eastern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARPHA Conference Abstracts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8, pp.e155498. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3897/aca.8.e155498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydrological and temperature controls on CO2 and CH4 exchange between a mid-altitude mountain peatland and the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mires and Peat </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 32 (14), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.19189/001c.143644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05295444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerodynamic flux–gradient measurements of ammonia over four spring seasons in grazed grassland: environmental drivers, methodological challenges and uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mubaraq Olarewaju Abdulwahab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Flechard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Häni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 22 (21), pp.6669-6693. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/bg-22-6669-2025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rewetting is not enough: Sphagnum transplants promote lowering of greenhouse‐gas emissions in peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Bou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Restoration Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.e70224. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rec.70224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05339929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biometeorological feedbacks on peatlands: Raising the water table to reduce meteorologically-related stress on cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Gherca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inke Forbrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Leahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 360, pp.110279. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2024.110279⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of polyvinyl chloride microplastics on carbon and nitrogen cycling in peatforming environments: relevance of the filler additive calcium carbonate (CaCO3 )</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 977, pp.179341. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2025.179341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05033070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mountain Peatlands and Drought: Carbon Cycling in the Pyrenees Amidst Global Climate Change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Garisoain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research: Biogeosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129 (7), pp.e2024JG008041. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2024jg008041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04649341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeled production, oxidation, and transport processes of wetland methane emissions in temperate, boreal, and Arctic regions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masahito Ueyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara H Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kyle B Delwiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sheel Bansal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William J Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 29 (8), pp.2313-2334. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/gcb.16594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03955531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6218. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41851-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04233219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotic and Abiotic Control Over Diurnal CH4 Fluxes in a Temperate Transitional Poor Fen Ecosystem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26 (2), pp.951-968. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10021-022-00809-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoring of carbon-water fluxes at Eurasian meteorological stations using random forest and remote sensing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingjuan Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaofei Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuangang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaofan Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haiyang Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Data </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (1), pp.587. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41597-023-02473-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04232608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil concentrations and atmospheric emissions of biogenic hydrogen sulphide (H2S) in a Rhizophora mangrove forest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Louise Robin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 291, pp.108439. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2023.108439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Temperature extremes of 2022 reduced carbon uptake by forests in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auke M van der Woude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wouter Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Joetzjer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lafont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerbrand Koren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6976. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-42798-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04459758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abiotic and biotic drivers of microbial respiration in peat and its sensitivity to temperature change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Soil Biology and Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 153, pp.108077. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.soilbio.2020.108077⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03013568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon balance and spatial variability of CO2 and CH4 fluxes in a Sphagnum-dominated peatland in temperate climate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît D’angelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01411-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03098261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The information system of the French Peatland Observation Service: Service National d’Observation Tourbières – a valuable tool to assess the impact of global changes on the hydrology and biogeochemistry of temperate peatlands through long term monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léonard Bernard‐jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrological Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 35 (6), e14244, 8p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/hyp.14244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03253867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Elevated CO2 Concentrations on 13C Fractionation during Photosynthesis, Post-Photosynthesis and Night Respiration in Mangrove Saplings Avicennia marina and Rhizophora stylosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Gayral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetlands</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (5), </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13157-021-01461-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03405123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinism of nonadditive litter mixture effect on decomposition: Role of the moisture content of litters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Zocatelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (14), pp.9530-9542. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ece3.7771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03319262v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FLUXNET-CH4: a global, multi-ecosystem datasetand analysis of methane seasonalityfrom freshwater wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Helen Knox</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma Carmelita R Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaclyn Hatala Matthes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camilo Rey Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guan Xhuan Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth System Science Data</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (7), pp.3607-3689. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/essd-13-3607-2021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03335685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening New Xylanase Biocatalysts from the Mangrove Soil Diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Ivaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Daou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Bisotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Haon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (7), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9071484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03293424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gap-filling eddy covariance methane fluxes: Comparison of machine learning model predictions and uncertainties at FLUXNET-CH4 wetlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremy Irvin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon Zhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Mcnicol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural and Forest Meteorology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 308-309, pp.108528. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.agrformet.2021.108528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03286676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increase in Growth and Alteration of C:N Ratios of Avicennia marina and Rhizophora stylosa Subject to Elevated CO2 Concentrations and Longer Tidal Flooding Duration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Ecology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7, pp.98. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fevo.2019.00098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-02139096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm and temperature controls on greenhouse gas (CO2 and CH4) emissions from a Rhizophora mangrove soil (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 650, pp.1019 - 1028. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.09.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability of CO2 emissions during the rearing cycle of a semi-intensive shrimp farm in a mangrove coastal zone (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanne Aimé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bourgeois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Léopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 129 (1), pp.194-206. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2018.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03456405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of elevated atmospheric CO2 and increased tidal flooding on leaf gas-exchange parameters of two common mangrove species: Avicennia marina and Rhizophora stylosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gensous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photosynthesis Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 138 (2), pp.249 - 260. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11120-018-0570-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01913698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangrove sediment carbon stocks along an elevation gradient : influence of the late Holocene marine regression (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brad E. Rosenheim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Domack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 404, pp.60-70. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.margeo.2018.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tidal variability of CO 2 and CH 4 emissions from the water column within a Rhizophora mangrove forest (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 631-632, pp.334-340. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of tephra reworking in loess based on 2D magnetic susceptibility mapping: A case study from Rocourt, Belgium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jouannic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.V. Walter-Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bossuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Simonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 394, pp.123-132. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.10.098⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls of dissolved organic carbon dynamics and greenhouse gas emissions in a temperate peatland: A multi-disciplinary collaboration in the Frasne peatland observatory (Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Calisti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU26-12900. Copernicus Meetings, 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu26-12900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flux et bilans de carbone d’une tourbière des Pyrénées : suivi à long terme et impact des épisodes de sécheresse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Delire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Durantez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2024 : Séminaire de restitution des projets 2022-2024 de l'OHM Pyrénées Haut Vicdessos (LabEx DRIIHM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Nov 2024, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaseous emissions (building, storage, pasture) of dairy systems combining or not grazing and housing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Edouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fauvel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE; EAAP, Aug 2023, Lyon, France. pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of hydrological and vegetation restorations on the C sink function of the disturbed La Guette peatland.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rima Bou Melhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-7044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04149783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatlands methane origin and fluxes to the atmosphere: towards an integrative conceptual model of a temperate French peatland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sébastien Moquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU23</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Vienne (AUT), Austria. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu23-13093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04182733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stocks et flux de carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Granouillac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Payre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Decharme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2022 : Séminaire de restitution des projets 2019-2021 de l'OHM Pyrénées Haut Vicdessos 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Sep 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration peatland and eLTER, case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Magnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Conference on Ecological Restoration (SERE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Alicante, Sep 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transfert de carbone organique des tourbières vers les eaux de surfaces & Bilan carbone de la tourbière de Bernadouze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Gandois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Le Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ohmpyr2020 : Séminaire de restitution des projets 2018-2019 de l'OHM Pyrénées Haut Vicdessos 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS UMR 5602 GEODE, Jan 2020, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02884588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Ressources and Environmental Research (ICRER 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Shandong University, Oct 2019, Qingdao, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of global changes on Greenhouse Gas (GHG) exchanges with atmosphere for sphagnum type peatlands: field study and modelling approach for methane emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Salmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Line Jourdain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Jegou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunjing Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhu Dan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Sino-French Joint Workshop on Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03463000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plant diversity affects GHG fluxes in an ecological engineering experiment in a disturbed Sphagnum peatland (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of increased CO2 concentrations and sea-level rise on leaf gas exchange parameters – Greenhouse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the Australian Mangrove and Saltmarsh Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Hobart, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of increased CO2 concentrations and sea level rise on leaf gaz exchange parameters – Greenhouse experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Mangrove &amp; Macrobenthos Meeting (MMM4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sainte Augustine, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon stocks and fluxes in the mangroves of New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Allenbach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMSN Australian Mangrove and Saltmarsh Society Conference 2015: Working with Mangrove and Saltmarsh for Sustainable Outcomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Wollongong, The Nature Conservancy &amp; the NSW Department of Environment &amp; Heritage, Feb 2015, Wollongong, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reciprocal interactions between mangrove plants and substrate, consequences on mangrove restoration.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Allenbach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leopold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Colloque international Society For Ecological Restoration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nouméa, New Caledonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03387242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydro-ecological controls on dissolved organic matter production, mineralization into greenhouse gases, and export in a temperate peatland: the Frasne case study, Jura mountains, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Poteaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences OZCAR-Tereno 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05559991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des microplastiques de chlorure de polyvinyle sur les cycles du carbone et de l'azote dans les environnements tourbeux : pertinence de l'additif de remplissage carbonate de calcium (CaCO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juanita Mora Gomez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Freslon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hela Ben Zeineb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Charron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème congrès des géochimistes organiciens francophones (FROG VI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-04691693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From microbiological to ecosystemic scale evaluation of carbon-based (CO2, CH4) greenhouse gas sources, production, and transfers in temperate peatlands: a pluridisciplinary week at the playground for Critical Zonists in Frasne, Jura Mountains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliot Chatton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Coffinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion des Sciences de la Terre (RST 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France. Unpublished, 2023, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13140/RG.2.2.36360.60165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-years of Eddy-covariance CO2 and CH4 measurements in a French peatland dominated Molinia caerulea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High frequency measurements of CO2 and CH4 in a temperate peatland dominated by Molinia caerulea (La Guette, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste J.-B. Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICOS France Science day 2019: Understanding the greenhouse gases cycle in a warming Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Roscoff, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03462938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of simulated climate warming on C cycle in peatlands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Laggoun-Défarge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03460409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRITICAL PEAT project : The importance of hydrology for Carbon Reactivity along with atmosphere - peatland interactions. Preliminary results from the Frasne peatland monitoring (Jura Mountains, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Steinmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03064923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil and Aboveground Carbon Stocks in a Planted Tropical Mangrove Forest (Can Gio, Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Truong van Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khanh Tran Vu Linh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Nho Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wetland Carbon and Environmental Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03388141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Guimbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chevrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025726⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at La Guette peatland (23 ha, Loiret, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Gogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Paroissien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Perdereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025815⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.6025782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon and energy Eddy-covariance fluxes dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.4584518⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at Frasne peatland (192ha, Jura Mountains, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Toussaint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lhosmot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Binet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3763342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soil-meteorological dataset collected at Landemarais peatland (16 ha, Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André-Jean Francez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chris Fléchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Caudal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.3876148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-05373216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon dynamic in New Caledonia mangroves : Past, present, futur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ecologie, Environnement. Université de la Nouvelle-Calédonie, 2017. Français. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017NCAL0004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02934091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating gas incubation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Orléans, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03446705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shagnum patches in the replanting area of La Guette peatland (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Neuvy-sur-Barangeon, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de la tourbière de la Guette dans le Cher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. La Guette - Neuvy-sur-Barangeon, France. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03200164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">View of the Eddy-covariance station in the peatland of Frasne (France, Jura)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Frasne, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eddy-covariance station in the peatland of Landemarais (France, Brittany)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Parigné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peatland of Landemarais (Brittany, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Parigné, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guette peatland in September 2018 (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Neuvy-sur-Barangeon, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paraleptuca crassipes from the Isle of Pines (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Gadji, New Caledonia. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Floating gas incubation chamber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Nouméa, New Caledonia. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03449130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mangroves CO2 enrichment greenhouses in New Caledonia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Mont-Dore, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avicennia marina propagules (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. La Foa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">White flower of a Sonneratia alba mangrove tree (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ouegoa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flowers of Lumnitzera racemosa (New Caledonia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Jacotot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Ouegoa, New Caledonia. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03448190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId246"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E4326D77"/>
+    <w:nsid w:val="E53FB8C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -251,55 +251,206 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="8A8EEE10"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -338,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-jacotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0126-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231501544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057843v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Gherca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke Forbrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Knox" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110279" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232608v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjuan Xie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ma" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuangang Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Shi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02473-9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955531v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueyama" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Knox" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle B Delwiche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheel Bansal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Riley" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16594" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108439" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03098261v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01411-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03013568v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108077" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01461-2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319262v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helen Knox" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Carmelita R Alberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Hatala Matthes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rey Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Xhuan Wong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-3607-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Irvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcnicol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108528" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913698v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0570-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Aim&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourgeois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.025" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT35L91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad E. Rosenheim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Domack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacotot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HTKVKN6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04149783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leopold" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462938v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460409v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460413v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03388141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran Vu Linh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nho Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025815" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373144v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025726" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fl&#233;chard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4584518" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3876148" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02934091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NCAL0004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03446705v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03200164v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448151v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03451247v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451096v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03449092v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03449130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451076v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448170v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451038v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448190v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-jacotot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0126-7597" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/231501544" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095536v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Poteaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lhosmot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Steinmann" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jacotot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Binet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/aca.8.e155498" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05295444v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Calisti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19189/001c.143644" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05385764v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubaraq Olarewaju Abdulwahab" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fauvel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph H&#228;ni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-22-6669-2025" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05339929v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Bou Melhem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Jourdain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Leroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.70224" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05057843v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Gherca" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inke Forbrich" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Knox" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leahy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2024.110279" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05033070v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juanita Mora Gomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Freslon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Ben Zeineb" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Charron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179341" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04649341v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Garisoain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Delire" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Binet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Le Roux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024jg008041" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03955531v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masahito Ueyama" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara H Knox" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyle B Delwiche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheel Bansal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J Riley" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/gcb.16594" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233219v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke van der Woude" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter Peters" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Joetzjer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lafont" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbrand Koren" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41851-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881763v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Toussaint" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-022-00809-x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04232608v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjuan Xie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Ma" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuangang Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofan Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang Shi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-023-02473-9" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Gayral" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Louise Robin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marchand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2023.108439" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04459758v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auke M van der Woude" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lafont" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42798-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03013568v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Zocatelli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2020.108077" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03098261v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t D&#8217;angelo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Guimbaud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01411-y" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03253867v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Paroissien" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Laggoun-D&#233;farge" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Antoine" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Bernard&#8208;jannin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.14244" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03405123v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allenbach" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13157-021-01461-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03319262v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.7771" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03335685v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Helen Knox" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma Carmelita R Alberto" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaclyn Hatala Matthes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Rey Sanchez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guan Xhuan Wong" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-3607-2021" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03293424v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ivaldi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Daou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vallon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bisotto" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Haon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9071484" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03286676v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Irvin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Zhou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Mcnicol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Lu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Liu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agrformet.2021.108528" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02139096v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fevo.2019.00098" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919247v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.09.093" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03456405v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanne Aim&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bourgeois" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey L&#233;opold" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2018.02.025" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DT35L91-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01913698v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gensous" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11120-018-0570-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01919481v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad E. Rosenheim" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Domack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.margeo.2018.07.005" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01826186v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.03.006" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538537v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jouannic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.V. Walter-Simonnet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bossuet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Simonnet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacotot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.098" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7HTKVKN6-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574672v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu26-12900" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865974v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Decharme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Durantez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04220166v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Edouard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verg&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fl&#233;chard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04149783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-7044" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04182733v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Moquet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu23-13093" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821992v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Granouillac" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Le Roux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462883v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gilbert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Magnon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bertrand" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884588v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosset" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462970v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Salmon" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Jegou" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunjing Qiu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhu Dan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463000v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460418v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387358v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Allenbach" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387522v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460389v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Leopold" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03387242v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leopold" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559991v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04691693v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282653v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bouchez" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliot Chatton" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Coffinet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.36360.60165" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460413v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Perdereau" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chevrier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462938v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste J.-B. Paroissien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03460409v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03064923v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Steinmann" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Toussaint" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertrand" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03388141v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Truong van Vinh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh Tran Vu Linh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Nho Nguyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373144v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025726" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373074v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Paroissien" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025815" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.6025782" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373178v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;-Jean Francez" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Fl&#233;chard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouger" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Caudal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.4584518" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373283v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3763342" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05373216v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.3876148" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unc.hal.science/tel-02934091v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017NCAL0004" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03446705v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448092v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03200164v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448121v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03449092v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451096v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03451247v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448151v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03449130v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451076v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451038v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448170v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-03448190v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>