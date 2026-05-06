--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -66,1583 +66,1704 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leveraging Cryptographic Simulator Synthesis for Formally Verifying the FOO E-Voting Protocol</w:t>
+                <w:t xml:space="preserve">Robust Logical Foundations for Mechanizing Post-Quantum Cryptography in Squirrel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Antoine Dallon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Jacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usenix 2026 - 35th Usenix security symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2026, Baltimore, United States</w:t>
+              <w:t xml:space="preserve">CCS 2026 - ACM Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2026, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453231v1</w:t>
+                <w:t xml:space="preserve">hal-05595035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foundations for Cryptographic Reductions in CCSA Logics</w:t>
+                <w:t xml:space="preserve">Leveraging Cryptographic Simulator Synthesis for Formally Verifying the FOO E-Voting Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS '24: ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Usenix 2026 - 35th Usenix security symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Baltimore, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04511718v3</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Probabilistic Logic for Concrete Security</w:t>
+                <w:t xml:space="preserve">Foundations for Cryptographic Reductions in CCSA Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Koutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Fontaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Théo Vignon</w:t>
+                <w:t xml:space="preserve">Justine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00046⟩</w:t>
+              <w:t xml:space="preserve">CCS '24: ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Salt Lake City UT, United States. pp.2814-2828, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3658644.3690193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04577828v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04511718v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Higher-Order Indistinguishability Logic for Cryptographic Reasoning</w:t>
+                <w:t xml:space="preserve">A Probabilistic Logic for Concrete Security</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lallemand</w:t>
+                <w:t xml:space="preserve">Guillaume Scerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LICS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LICS56636.2023.10175781⟩</w:t>
+              <w:t xml:space="preserve">CSF 2024 - 37th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Enschede, Netherlands. pp.324-339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF61375.2024.00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03981949v2</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04577828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semantic foundations for cost analysis of pipeline-optimized programs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Higher-Order Indistinguishability Logic for Cryptographic Reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Mirliaz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Peter Schwabe</w:t>
+                <w:t xml:space="preserve">Joseph Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAS 2022 - 29th International Symposium on Static Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-22308-2_17⟩</w:t>
+              <w:t xml:space="preserve">LICS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Boston, United States. pp.1-13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LICS56636.2023.10175781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03779257v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03981949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Interactive Prover for Protocol Verification in the Computational Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Baelde</w:t>
+                <w:t xml:space="preserve">Semantic foundations for cost analysis of pipeline-optimized programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Koutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Mirliaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+                <w:t xml:space="preserve">David Pichardie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlie Jacomme</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Solène Moreau</w:t>
+                <w:t xml:space="preserve">Peter Schwabe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SP 2021 - 42nd IEEE Symposium on Security and Privacy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SAS 2022 - 29th International Symposium on Static Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Auckland, New Zealand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-22308-2_17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172119v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03779257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cracking the Stateful Nut</w:t>
+                <w:t xml:space="preserve">An Interactive Prover for Protocol Verification in the Computational Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Jacomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSF 2022 - 35th IEEE Computer Security Foundations Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+              <w:t xml:space="preserve">SP 2021 - 42nd IEEE Symposium on Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, San Fransisco / Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500056v1</w:t>
+                <w:t xml:space="preserve">hal-03172119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanized Proofs of Adversarial Complexity and Application to Universal Composability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cracking the Stateful Nut</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Baelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Delaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCS 2021 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CSF 2022 - 35th IEEE Computer Security Foundations Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Haifa, Israel</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469015v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03500056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Assurance Cryptography in the Spectre Era</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mechanized Proofs of Adversarial Complexity and Application to Universal Composability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">S&amp;P 2021 - IEEE Symposium of Security and Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SP40001.2021.00046⟩</w:t>
+              <w:t xml:space="preserve">CCS 2021 - ACM SIGSAC Conference on Computer and Communications Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual Event, South Korea. pp.2541-2563, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3460120.3484548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352062v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Last Mile: High-Assurance and High-Speed Cryptographic Implementations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">High-Assurance Cryptography in the Spectre Era</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunjay Cauligi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SP 2020 - 41st IEEE Symposium on Security and Privacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SP40000.2020.00028⟩</w:t>
+              <w:t xml:space="preserve">S&amp;P 2021 - IEEE Symposium of Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Virtual, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SP40001.2021.00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02974993v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decidability of a Sound Set of Inference Rules for Computational Indistinguishability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Last Mile: High-Assurance and High-Speed Cryptographic Implementations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Bacelar Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Barthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Grégoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE 32nd Computer Security Foundations Symposium (CSF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Hoboken, France. pp.48-4813, </w:t>
+              <w:t xml:space="preserve">SP 2020 - 41st IEEE Symposium on Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, San Francisco / Virtual, United States. pp.965-982, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSF.2019.00011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SP40000.2020.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04392610v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02974993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The 5G-AKA Authentication Protocol Privacy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Decidability of a Sound Set of Inference Rules for Computational Indistinguishability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroS&amp;P 2019 - IEEE European Symposium on Security and Privacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.464-479, </w:t>
+              <w:t xml:space="preserve">2019 IEEE 32nd Computer Security Foundations Symposium (CSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Hoboken, France. pp.48-4813, </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSF.2019.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03155483v1</w:t>
+                <w:t xml:space="preserve">hal-04392610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Computational Unlinkability Proofs of RFID Protocols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The 5G-AKA Authentication Protocol Privacy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 30th Computer Security Foundations Symposium (CSF)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSF.2017.9⟩</w:t>
+              <w:t xml:space="preserve">EuroS&amp;P 2019 - IEEE European Symposium on Security and Privacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Stockholm, Sweden. pp.464-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuroSP.2019.00041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04392607v1</w:t>
+                <w:t xml:space="preserve">hal-03155483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Formal Computational Unlinkability Proofs of RFID Protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Comon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Koutsos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2017 IEEE 30th Computer Security Foundations Symposium (CSF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Santa Barbara, France. pp.100-114, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSF.2017.9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04392607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Process-Centric Views of Data-Driven Business Artifacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Vianu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Database Theory (ICDT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bruxelles, Belgium. pp.18, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4230/LIPIcs.ICDT.2015.247⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1652,367 +1773,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Squirrel Prover and its Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Jacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Lallemand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGLOG News</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3665453.3665461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04579038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanized Proofs of Adversarial Complexity and Application to Universal Composability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Barbosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Barthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Strub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Privacy and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (3), pp.1-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3589962⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04048217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decidability of a Sound Set of Inference Rules for Computational Indistinguishability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM Transactions on Computational Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.1 - 44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3423169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2022,117 +2143,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artifact for &amp;quot;Foundations for Cryptographic Reductions in CCSA Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2142,143 +2263,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extending the SQUIRREL meta-logic for reasoning over security protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Baelde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Delaune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Jacomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Moreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03264227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2288,114 +2409,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preuves symboliques de propriétés d’indistinguabilité calculatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Koutsos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Informatique et langage [cs.CL]. Université Paris Saclay (COmUE), 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019SACLN029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02317745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId64"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2542,51 +2663,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453231v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauvage" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511718v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3690193" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577828v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vignon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00046" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03981949v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175781" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779257v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mirliaz" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22308-2_17" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172119v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500056v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469015v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484548" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjay Cauligi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liao" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP40001.2021.00046" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974993v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bacelar Almeida" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP40000.2020.00028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392610v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2019.00011" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155483v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00041" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392607v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.9" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vianu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2015.247" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579038v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665453.3665461" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04048217v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589962" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469091v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264227v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLN029" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05595035v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Baelde" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Dallon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Delaune" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Jacomme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Koutsos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05453231v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Sauvage" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04511718v3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3658644.3690193" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577828v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Scerri" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Vignon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF61375.2024.00046" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03981949v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lallemand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS56636.2023.10175781" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03779257v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Barthe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mirliaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Schwabe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22308-2_17" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172119v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Moreau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500056v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469015v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Barbosa" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gr&#233;goire" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Strub" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3460120.3484548" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03352062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunjay Cauligi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Liao" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP40001.2021.00046" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974993v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Bacelar Almeida" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SP40000.2020.00028" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2019.00011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03155483v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSP.2019.00041" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04392607v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Comon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSF.2017.9" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01167033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vianu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ICDT.2015.247" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04579038v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3665453.3665461" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04048217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3589962" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469091v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3423169" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650670v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264227v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02317745v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019SACLN029" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>