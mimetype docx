--- v0 (2026-03-25)
+++ v1 (2026-04-15)
@@ -162,570 +162,821 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning for the high-order sampling of the invariant distribution of parabolic semilinear SPDEs</w:t>
+                <w:t xml:space="preserve">Derivation of optimal stochastic Runge-Kutta methods with exotic and decorated Butcher series for the weak integration of stochastic dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+                <w:t xml:space="preserve">Kristian Debrabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Debussche</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Anne Kværnø</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05426627v1</w:t>
+                <w:t xml:space="preserve">hal-05575526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order integration of stochastic dynamics on Riemannian manifolds with frozen flow methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The free tracial post-Lie-Rinehart algebra of planar aromatic trees for the design of divergence-free Lie-group methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Munthe-Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Bronasco</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Venkatesh G. S.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368742v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post-Hopf algebroids, post-Lie-Rinehart algebras and geometric numerical integration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Aromatic and clumped multi-indices: algebraic structure and Hopf embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhicheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433426v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Butcher series for Hamiltonian Poisson integrators through symplectic groupoids</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">High order integration of stochastic dynamics on Riemannian manifolds with frozen flow methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Bronasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oscar Cosserat</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicolas Huguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05368917v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hopf algebra structures for the backward error analysis of ergodic stochastic differential equations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eugen Bronasco</w:t>
+                <w:t xml:space="preserve">Preconditioning for the high-order sampling of the invariant distribution of parabolic semilinear SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Laurent</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+                <w:t xml:space="preserve">Arnaud Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710238v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05426627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Post-Hopf algebroids, post-Lie-Rinehart algebras and geometric numerical integration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunnan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Butcher series for Hamiltonian Poisson integrators through symplectic groupoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Cosserat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05368917v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hopf algebra structures for the backward error analysis of ergodic stochastic differential equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Bronasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04710238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Control theory and splitting methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Beauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Marbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -735,666 +986,666 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Lie derivative and Noether's theorem on the aromatic bicomplex for the study of volume-preserving numerical integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.10-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/jcd.2023011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347291v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The universal equivariance properties of exotic aromatic B-series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Munthe-Kaas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10208-024-09668-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The aromatic bicomplex for the description of divergence-free aromatic forms and volume-preserving integrators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert I. Mclachlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Z. Munthe-Kaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Verdier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11, pp.E69. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/fms.2023.63⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A uniformly accurate scheme for the numerical integration of penalized Langevin dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44 (5), pp.A3217-A3243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/21M1455188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Order Conditions for Sampling the Invariant Measure of Ergodic Stochastic Differential Equations on Manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 22, pp.649-695. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10208-021-09495-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exotic aromatic B-series for the study of long time integrators for a class of ergodic SDEs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics of Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 89 (321), pp.169-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1090/mcom/3455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multirevolution Integrators for Differential Equations with Fast Stochastic Oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vilmart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 42 (1), pp.A115-A139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/19M1243075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04347677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1404,121 +1655,121 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High order integration of stochastic dynamics in Rd, on manifolds, and in the neighbourhood of manifolds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 - Workshop on Constrained Dynamics, Stochastic Numerical Methods and the Modeling of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Oberwolfach, Germany. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.14760/OWR-2024-26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId49"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1586,51 +1837,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="88D84A18"/>
+    <w:nsid w:val="92027509"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1817,51 +2068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4472-2908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/laurent_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426627v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Busnot Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368742v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Bronasco" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolas Huguet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433426v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Li" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Sheng" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368917v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cosserat" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710238v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710226v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347291v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2023011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349836v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Munthe-Kaas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09668-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347717v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Mclachlan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Z. Munthe-Kaas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verdier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.63" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347712v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1455188" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347690v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09495-y" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347647v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3455" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347677v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1243075" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710249v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14760/OWR-2024-26" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4472-2908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/laurent_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Busnot Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kv&#230;rn&#248;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Munthe-Kaas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh G. S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368742v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Bronasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolas Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Sheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cosserat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347291v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2023011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09668-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Mclachlan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Z. Munthe-Kaas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.63" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1455188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09495-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1243075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14760/OWR-2024-26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>