--- v1 (2026-04-15)
+++ v2 (2026-05-24)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">laurent_a_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=OOBu1HgAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,153 +209,140 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of optimal stochastic Runge-Kutta methods with exotic and decorated Butcher series for the weak integration of stochastic dynamics</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aromatic and clumped multi-indices: algebraic structure and Hopf embeddings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhicheng Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05575526v1</w:t>
+                <w:t xml:space="preserve">hal-05575499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The free tracial post-Lie-Rinehart algebra of planar aromatic trees for the design of divergence-free Lie-group methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Munthe-Kaas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -372,1404 +380,1417 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aromatic and clumped multi-indices: algebraic structure and Hopf embeddings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Derivation of optimal stochastic Runge-Kutta methods with exotic and decorated Butcher series for the weak integration of stochastic dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhicheng Zhu</w:t>
+                <w:t xml:space="preserve">Kristian Debrabant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kværnø</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05575499v1</w:t>
+                <w:t xml:space="preserve">hal-05575526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order integration of stochastic dynamics on Riemannian manifolds with frozen flow methods</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Preconditioning for the high-order sampling of the invariant distribution of parabolic semilinear SPDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eugen Bronasco</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-05368742v2</w:t>
+                <w:t xml:space="preserve">hal-05426627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preconditioning for the high-order sampling of the invariant distribution of parabolic semilinear SPDEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles-Édouard Bréhier</w:t>
+                <w:t xml:space="preserve">High order integration of stochastic dynamics on Riemannian manifolds with frozen flow methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eugen Bronasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nicolas Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Debussche</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05426627v1</w:t>
+                <w:t xml:space="preserve">hal-05368742v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-Hopf algebroids, post-Lie-Rinehart algebras and geometric numerical integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunnan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunhe Sheng</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05433426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butcher series for Hamiltonian Poisson integrators through symplectic groupoids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Busnot Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Cosserat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hopf algebra structures for the backward error analysis of ergodic stochastic differential equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugen Bronasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control theory and splitting methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Beauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Marbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Beauchard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04710226v1</w:t>
+                <w:t xml:space="preserve">hal-04710226v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lie derivative and Noether's theorem on the aromatic bicomplex for the study of volume-preserving numerical integrators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">High order integration of stochastic dynamics in Rd, on manifolds, and in the neighbourhood of manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 - Workshop on Constrained Dynamics, Stochastic Numerical Methods and the Modeling of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Oberwolfach, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14760/OWR-2024-26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/jcd.2023011⟩</w:t>
-[...577 lines deleted...]
-                <w:t xml:space="preserve">hal-04347677v1</w:t>
+                <w:t xml:space="preserve">hal-04710249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High order integration of stochastic dynamics in Rd, on manifolds, and in the neighbourhood of manifolds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Lie derivative and Noether's theorem on the aromatic bicomplex for the study of volume-preserving numerical integrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 - Workshop on Constrained Dynamics, Stochastic Numerical Methods and the Modeling of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (1), pp.10-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/jcd.2023011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347291v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The aromatic bicomplex for the description of divergence-free aromatic forms and volume-preserving integrators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert I. Mclachlan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Z. Munthe-Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Forum of Mathematics, Sigma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.E69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/fms.2023.63⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The universal equivariance properties of exotic aromatic B-series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Munthe-Kaas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-024-09668-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A uniformly accurate scheme for the numerical integration of penalized Langevin dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (5), pp.A3217-A3243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1455188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347712v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Order Conditions for Sampling the Invariant Measure of Ergodic Stochastic Differential Equations on Manifolds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foundations of Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22, pp.649-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10208-021-09495-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Multirevolution Integrators for Differential Equations with Fast Stochastic Oscillations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 42 (1), pp.A115-A139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/19M1243075⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04710249v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exotic aromatic B-series for the study of long time integrators for a class of ergodic SDEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vilmart</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematics of Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 89 (321), pp.169-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/mcom/3455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04347647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId57"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1837,51 +1858,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="92027509"/>
+    <w:nsid w:val="741C9138"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2068,51 +2089,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4472-2908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/laurent_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575526v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Busnot Laurent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kv&#230;rn&#248;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Munthe-Kaas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh G. S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575499v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368742v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Bronasco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolas Huguet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426627v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433426v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Li" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Sheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368917v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cosserat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710238v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710226v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347291v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2023011" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349836v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09668-5" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347717v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Mclachlan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Z. Munthe-Kaas" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verdier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.63" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347712v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1455188" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347690v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09495-y" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347647v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3455" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347677v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1243075" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710249v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14760/OWR-2024-26" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4472-2908" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/laurent_a_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=OOBu1HgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575499v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhicheng Zhu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Busnot Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575534v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Munthe-Kaas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Venkatesh G. S." TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575526v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Debrabant" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kv&#230;rn&#248;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426627v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-&#201;douard Br&#233;hier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Debussche" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vilmart" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368742v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugen Bronasco" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nicolas Huguet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433426v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunnan Li" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunhe Sheng" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368917v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Cosserat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710238v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laurent" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710226v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Beauchard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Marbach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710249v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14760/OWR-2024-26" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347291v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/jcd.2023011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I. Mclachlan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Z. Munthe-Kaas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Verdier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/fms.2023.63" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349836v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-024-09668-5" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1455188" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347690v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10208-021-09495-y" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347677v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1243075" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04347647v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/mcom/3455" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>