--- v0 (2026-03-20)
+++ v1 (2026-05-04)
@@ -696,414 +696,414 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01295738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Networks as Approximations of Biochemical Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sampling methods for probabilistic approximations of ODEs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cüneyt Güzeliş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Performance Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ROADEF 2026, 27ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique Fondamentale et Appliquée de Tours (LIFAT), Feb 2026, Tours, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04235150v1</w:t>
+                <w:t xml:space="preserve">hal-05440887v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control Synthesis for Stochastic Switched Systems using the Tamed Euler Method.</w:t>
+                <w:t xml:space="preserve">Bayesian Networks as Approximations of Biochemical Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Vacher</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barbot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cüneyt Güzeliş</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems ADHS 2018 ADHS'18,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+              <w:t xml:space="preserve">European Workshop on Performance Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Florence, Italy. pp.216-233, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.044⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-43185-2_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959845v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04235150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed stability control synthesis of coupled ODE-PDE switched systems</w:t>
+                <w:t xml:space="preserve">Control Synthesis for Stochastic Switched Systems using the Tamed Euler Method.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vacher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS MSF 2017, 3rd International Conference on Multiscale Computational Methods for Solids and Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th IFAC Conference on Analysis and Design of Hybrid Systems ADHS 2018 ADHS'18,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.08.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01693597v1</w:t>
+                <w:t xml:space="preserve">hal-01959845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed control synthesis of nonlinear switched systems using Euler method</w:t>
+                <w:t xml:space="preserve">Guaranteed stability control synthesis of coupled ODE-PDE switched systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
@@ -1121,194 +1121,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Symbolic and Numerical Methods for Reachability Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
+              <w:t xml:space="preserve">ECCOMAS MSF 2017, 3rd International Conference on Multiscale Computational Methods for Solids and Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01583164v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01693597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle garanti de systèmes quantifiés par décomposition de l'espace des états d'un modèle différentiel réduit</w:t>
+                <w:t xml:space="preserve">Guaranteed control synthesis of nonlinear switched systems using Euler method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">3rd International Workshop on Symbolic and Numerical Methods for Reachability Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Uppsala, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400456v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01583164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t>
               </w:r>
@@ -1320,51 +1307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1401,91 +1388,212 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Contrôle garanti de systèmes quantifiés par décomposition de l'espace des états d'un modèle différentiel réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian de Vuyst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chamoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">An adaptation of the tool MINIMATOR for the control of PDEs using interpolating model order reduction techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1500,51 +1608,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Workshop on Simulation at the System Level</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Cargèse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01588734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1554,51 +1662,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed control synthesis using Euler's method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1647,1005 +1755,904 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Reachability Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lecture Notes in Computer Science (10506), pp.118-131, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-67089-8_9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (11)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling methods for probabilistic approximations of ODEs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
+                <w:t xml:space="preserve">Efficient Guaranteed Controllers for Switched Dynamical Systems Using Probabilistic Approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2026</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05440887v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Guaranteed Controllers for Switched Dynamical Systems Using Probabilistic Approximations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahia Bahloul</w:t>
+                <w:t xml:space="preserve">Conservation Analysis and Discrete Probabilistic Approximations for Parameter Estimation of Biochemical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05362437v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation Analysis and Discrete Probabilistic Approximations for Parameter Estimation of Biochemical Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards an efficient model reduction for parameter estimation of biochemical networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barbot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05104966v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05441726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an efficient model reduction for parameter estimation of biochemical networks</w:t>
+                <w:t xml:space="preserve">Formal stabilization of a coupled ODE-PDE switched system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nihal Pekergin</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenan Kergrene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05441726v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal stabilization of a coupled ODE-PDE switched system</w:t>
+                <w:t xml:space="preserve">Guaranteed cosimulation of Cyber-Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Alexandre Dit Sandretto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Chapoutot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712017v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed cosimulation of Cyber-Physical Systems</w:t>
+                <w:t xml:space="preserve">Guaranteed optimal reachability control of reaction-diffusion equations using one-sided Lipschitz constants and model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505237v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193769v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlled Recurrence of a Biped with Torso</w:t>
+                <w:t xml:space="preserve">Guaranteed Control of Sampled Switched Systems using Semi-Lagrangian Schemes and One-Sided Lipschitz Constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02076800v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Control of Sampled Switched Systems using Semi-Lagrangian Schemes and One-Sided Lipschitz Constants</w:t>
+                <w:t xml:space="preserve">Controlled Recurrence of a Biped with Torso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066896v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02076800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guaranteed control synthesis for continuous systems in Uppaal Tiga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim G. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Le Coënt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mikučionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Haahr Taankvist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kim G. Larsen</w:t>
-[...63 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02076824v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-02193769v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Synthesis for Stochastic Switched Systems using the Tamed Euler Method</w:t>
               </w:r>
@@ -2991,51 +2998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wisniewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235150v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt G&#252;zeli&#351;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_15" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959845v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.044" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693597v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583164v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400456v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588734v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440887v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou&#235;t-Willaumez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bahloul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Kergrene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076800v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G. Larsen" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miku&#269;ionis" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Haahr Taankvist" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193769v3" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fribourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vacher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01625363v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wisniewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440887v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou&#235;t-Willaumez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt G&#252;zeli&#351;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bahloul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Kergrene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193769v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G. Larsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miku&#269;ionis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Haahr Taankvist" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fribourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vacher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01625363v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>