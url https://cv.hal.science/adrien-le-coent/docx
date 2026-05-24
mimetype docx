--- v1 (2026-05-04)
+++ v2 (2026-05-24)
@@ -1275,51 +1275,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01583164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t>
+                <w:t xml:space="preserve">Contrôle garanti de systèmes quantifiés par décomposition de l'espace des états d'un modèle différentiel réduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
@@ -1350,97 +1350,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Synthesis of Complex Parameters (SynCoP 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01588728v1</w:t>
+                <w:t xml:space="preserve">hal-01400456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrôle garanti de systèmes quantifiés par décomposition de l'espace des états d'un modèle différentiel réduit</w:t>
+                <w:t xml:space="preserve">Guaranteed control of switched control systems using model order reduction and state-space bisection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian de Vuyst</w:t>
@@ -1471,73 +1471,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Chamoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Synthesis of Complex Parameters (SynCoP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400456v1</w:t>
+                <w:t xml:space="preserve">hal-01588728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An adaptation of the tool MINIMATOR for the control of PDEs using interpolating model order reduction techniques</w:t>
               </w:r>
@@ -1836,63 +1836,63 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Guaranteed Controllers for Switched Dynamical Systems Using Probabilistic Approximations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yahia Bahloul</w:t>
+                <w:t xml:space="preserve">Conservation Analysis and Discrete Probabilistic Approximations for Parameter Estimation of Biochemical Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -1904,96 +1904,100 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362437v1</w:t>
+                <w:t xml:space="preserve">hal-05104966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation Analysis and Discrete Probabilistic Approximations for Parameter Estimation of Biochemical Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bouët-Willaumez</w:t>
+                <w:t xml:space="preserve">Efficient Guaranteed Controllers for Switched Dynamical Systems Using Probabilistic Approximations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yahia Bahloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2005,64 +2009,60 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nihal Pekergin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05104966v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an efficient model reduction for parameter estimation of biochemical networks</w:t>
               </w:r>
@@ -2381,118 +2381,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193769v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed Control of Sampled Switched Systems using Semi-Lagrangian Schemes and One-Sided Lipschitz Constants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Guaranteed control synthesis for continuous systems in Uppaal Tiga</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kim G. Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Mikučionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Haahr Taankvist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02066896v1</w:t>
+                <w:t xml:space="preserve">hal-02076824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled Recurrence of a Biped with Torso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2501,158 +2527,132 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Fribourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guaranteed control synthesis for continuous systems in Uppaal Tiga</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guaranteed Control of Sampled Switched Systems using Semi-Lagrangian Schemes and One-Sided Lipschitz Constants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Le Coënt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fribourg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jakob Haahr Taankvist</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">hal-02076824v1</w:t>
+                <w:t xml:space="preserve">hal-02066896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control Synthesis for Stochastic Switched Systems using the Tamed Euler Method</w:t>
               </w:r>
@@ -2998,51 +2998,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wisniewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440887v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou&#235;t-Willaumez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt G&#252;zeli&#351;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588728v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362437v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bahloul" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Kergrene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193769v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066896v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076800v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076824v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G. Larsen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miku&#269;ionis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Haahr Taankvist" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fribourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vacher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01625363v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158710v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Le Co&#235;nt" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Alexandre Dit Sandretto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Chapoutot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10270-020-00858-7" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987885v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fribourg" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vacher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Wisniewski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2020.100860" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01399337v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-017-0305-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860379v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Markey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian de Vuyst" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chamoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.01.021" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295738v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45994-3_9" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440887v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bou&#235;t-Willaumez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barbot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nihal Pekergin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235150v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#252;neyt G&#252;zeli&#351;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43185-2_15" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959845v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.08.044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01693597v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583164v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400456v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588728v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588734v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593225v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67089-8_9" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104966v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362437v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahia Bahloul" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05441726v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712017v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenan Kergrene" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02505237v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193769v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076824v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim G. Larsen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Miku&#269;ionis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Haahr Taankvist" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076800v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066896v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01670579v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Fribourg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vacher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01625363v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLN039" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>