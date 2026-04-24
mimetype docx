--- v0 (2026-03-20)
+++ v1 (2026-04-24)
@@ -1554,217 +1554,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis for the design of an efficient replica management strategy</w:t>
+                <w:t xml:space="preserve">Boosting Task-Driven Applications from Cloud to Edge: Leveraging Utility for Effective Data Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Si Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Kempen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079577v1</w:t>
+                <w:t xml:space="preserve">hal-05233840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Task-Driven Applications from Cloud to Edge: Leveraging Utility for Effective Data Replication</w:t>
+                <w:t xml:space="preserve">An analysis for the design of an efficient replica management strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Si Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Kempen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233840v1</w:t>
+                <w:t xml:space="preserve">hal-05079577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking out of replication for geo-distributing applications: the sharding case</w:t>
               </w:r>
@@ -2069,278 +2069,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-site Connectivity for Edge Infrastructures DIMINET:DIstributed Module for Inter-site NETworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espinel Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Chari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD49847.2020.00020⟩</w:t>
+              <w:t xml:space="preserve">CCGRID 2020: 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; The University of Melbourne, May 2020, Melbourne, Australia. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02915346v1</w:t>
+                <w:t xml:space="preserve">hal-02573638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-site Connectivity for Edge Infrastructures DIMINET:DIstributed Module for Inter-site NETworking</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adwait Bauskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID 2020: 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE; The University of Melbourne, May 2020, Melbourne, Australia. pp.1-10, </w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-81⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD49847.2020.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573638v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Placement in Fog Computing Using Constraint Programming</w:t>
               </w:r>
@@ -2450,265 +2450,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Resource Allocation for Multi-tenant Monitoring of Edge Infrastructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">YOLO: Speeding up VM and Docker Boot Time by reducing I/O operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+                <w:t xml:space="preserve">Thuy Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Guillouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme François</w:t>
+                <w:t xml:space="preserve">Ramon Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671621⟩</w:t>
+              <w:t xml:space="preserve">EURO-PAR 2019 - European Conference on Parallel Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Göttingen, Germany. pp.273-287, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-29400-7_20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01987946v1</w:t>
+                <w:t xml:space="preserve">hal-02172288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YOLO: Speeding up VM and Docker Boot Time by reducing I/O operations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient Resource Allocation for Multi-tenant Monitoring of Edge Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Abderrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Ouzzif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thuy Linh Nguyen</w:t>
+                <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramon Nou</w:t>
+                <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURO-PAR 2019 - European Conference on Parallel Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Göttingen, Germany. pp.273-287, </w:t>
+              <w:t xml:space="preserve">PDP 2019 - 27th Euromicro International Conference on Parallel, Distributed and Network-Based Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Pavie, Italy. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-29400-7_20⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMPDP.2019.8671621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02172288v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01987946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributing connectivity management in Cloud-Edge infrastructures : Challenges and approaches</w:t>
               </w:r>
@@ -3702,51 +3702,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtual Machine Boot Time Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3806,64 +3806,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Holistic Monitoring Service for Fog/Edge Infrastructures: a Foresight Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ouzzif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3917,321 +3917,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Distributed Cloud Infrastructures: Who and at What Cost?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance Analysis of Object Store Systems in a Fog/Edge Computing Infrastructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the fifth IEEE International Workshop on Cloud Computing Interclouds, Multiclouds, Federations, and Interoperability</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CloudCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Luxembourg, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01404594v1</w:t>
+                <w:t xml:space="preserve">hal-01397686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel système de stockage pour les architectures Fog ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deploying Distributed Cloud Infrastructures: Who and at What Cost?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas'2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the fifth IEEE International Workshop on Cloud Computing Interclouds, Multiclouds, Federations, and Interoperability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2EW.2016.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01376292v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Object Store Systems in a Fog/Edge Computing Infrastructures</w:t>
+                <w:t xml:space="preserve">Quel système de stockage pour les architectures Fog ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Compas'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397686v1</w:t>
+                <w:t xml:space="preserve">hal-01376292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VMPlaceS: A Generic Tool to Investigate and Compare VM Placement Algorithms</w:t>
               </w:r>
@@ -4764,1064 +4764,1064 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Virtual Machine Abstractions Into SimGrid, A First Step Toward the Simulation of Infrastructure-as-a-Service Concerns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
+                <w:t xml:space="preserve">Enabling Large-Scale Testing of IaaS Cloud Platforms on the Grid'5000 Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Cloud and Green Computing (CGC 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TTC - 1st International Workshop on Testing The Cloud, co-located with ISSTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM - SGIPLAN, Jul 2013, Lugano, Switzerland. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2489295.2489298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861848v1</w:t>
+                <w:t xml:space="preserve">hal-00907888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flauncher and DVMS -- Deploying and Scheduling Thousands of Virtual Machines on Hundreds of Nodes Distributed Geographically</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balouek</w:t>
+                <w:t xml:space="preserve">Adding Virtual Machine Abstractions Into SimGrid, A First Step Toward the Simulation of Infrastructure-as-a-Service Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Scalable Computing Challenge (SCALE 2013), held in conjunction with CCGrid'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Third International Conference on Cloud and Green Computing (CGC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920094v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+                <w:t xml:space="preserve">Flauncher and DVMS -- Deploying and Scheduling Thousands of Virtual Machines on Hundreds of Nodes Distributed Geographically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Scalable Computing Challenge (SCALE 2013), held in conjunction with CCGrid'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861886v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a Live Migration Model Into SimGrid, One More Step Toward the Simulation of Infrastructure-as-a-Service Concerns</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pouilloux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Cloud Computing Technology and Science (IEEE CloudCom 2013)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom.2013.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861882v1</w:t>
+                <w:t xml:space="preserve">hal-00861886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Server Consolidation Problem: Definition and Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Adding a Live Migration Model Into SimGrid, One More Step Toward the Simulation of Infrastructure-as-a-Service Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th conference ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">5th IEEE International Conference on Cloud Computing Technology and Science (IEEE CloudCom 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921363v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Validation of the DVMS Approach to Fully Distributed VM Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Quesnel</w:t>
+                <w:t xml:space="preserve">A Server Consolidation Problem: Definition and Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Soukhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA' 13: The 11th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th conference ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817369v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Large-Scale Testing of IaaS Cloud Platforms on the Grid'5000 Testbed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+                <w:t xml:space="preserve">Advanced Validation of the DVMS Approach to Fully Distributed VM Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTC - 1st International Workshop on Testing The Cloud, co-located with ISSTA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISPA' 13: The 11th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2489295.2489298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00907888v1</w:t>
+                <w:t xml:space="preserve">hal-00817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Dynamic Scheduling of Virtual Machines in Distributed Systems</w:t>
+                <w:t xml:space="preserve">Operating Systems and Virtualization Frameworks: From Local to Distributed Similarities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Workshop on Virtualization in High-Performance Cloud Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.457-466</w:t>
+              <w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00622862v1</w:t>
+                <w:t xml:space="preserve">hal-00538948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCOVERY, Beyond the Clouds - DIStributed and COoperative framework to manage Virtual EnviRonments autonomicallY: a prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cooperative Dynamic Scheduling of Virtual Machines in Distributed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtualization for High Performance Cloud Computing workshop (colocated with EUROPAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">6th Workshop on Virtualization in High-Performance Cloud Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645912v1</w:t>
+                <w:t xml:space="preserve">hal-00622862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Systems and Virtualization Frameworks: From Local to Distributed Similarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DISCOVERY, Beyond the Clouds - DIStributed and COoperative framework to manage Virtual EnviRonments autonomicallY: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Anedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gaggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.495</w:t>
+              <w:t xml:space="preserve">Virtualization for High Performance Cloud Computing workshop (colocated with EUROPAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538948v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Wide Context Switch of Virtualized Jobs</w:t>
               </w:r>
@@ -6241,277 +6241,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00467411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complementarity between Virtualization and Single System Image Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Riteau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascal Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE/ACM International Symposium on Cluster Computing and the Grid (CCGRID '09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Shanghai, China. </w:t>
+              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing: VHPC 2008, UNICORE 2008, HPPC 2008, SGS 2008, PROPER 2008, ROIA 2008, and DPA 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Las Palmas de Gran Canaria, Spain. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2009.29⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-00955-6_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00424542v1</w:t>
+                <w:t xml:space="preserve">inria-00419191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementarity between Virtualization and Single System Image Technologies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Vallée</w:t>
+                <w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euro-Par 2008 Workshops - Parallel Processing: VHPC 2008, UNICORE 2008, HPPC 2008, SGS 2008, PROPER 2008, ROIA 2008, and DPA 2008</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-00955-6_6⟩</w:t>
+              <w:t xml:space="preserve">9th IEEE/ACM International Symposium on Cluster Computing and the Grid (CCGRID '09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Shanghai, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2009.29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inria-00419191v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00424542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changement de contexte pour tâches virtualisées à l'échelle des grappes</w:t>
               </w:r>
@@ -6644,51 +6644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICA3PP'09: International Conference on Algorithms and Architectures for Parallel Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Tapei, Taiwan. pp.853-865, </w:t>
@@ -7834,64 +7834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Virtualization Capabilities to the Grid'5000 Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8477,494 +8477,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Computing Resource Management System: Two Years Later!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Delavergne</w:t>
+                <w:t xml:space="preserve">Decentralized SDN Control Plane for a Distributed Cloud-Edge Infrastructure: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espinel Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9336, Inria Rennes Bretagne Atlantique. 2020</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Chari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9352, INRIA. 2020, pp.40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527366v2</w:t>
+                <w:t xml:space="preserve">hal-02868984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kubernetes and the Edge?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Manaouil</w:t>
+                <w:t xml:space="preserve">Edge Computing Resource Management System: Two Years Later!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9370, Inria Rennes - Bretagne Atlantique. 2020, pp.19</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9336, Inria Rennes Bretagne Atlantique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02972686v2</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Placement Challenges in Edge Infrastructures through a Common Simulator (extended version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anderson da Silva</w:t>
+                <w:t xml:space="preserve">Kubernetes and the Edge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Manaouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...34 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9282, INRIA. 2020, pp.21</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9370, Inria Rennes - Bretagne Atlantique. 2020, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02153203v5</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02972686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized SDN Control Plane for a Distributed Cloud-Edge Infrastructure: A Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Espinel Sarmiento</w:t>
+                <w:t xml:space="preserve">Investigating Placement Challenges in Edge Infrastructures through a Common Simulator (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adwait Bauskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9352, INRIA. 2020, pp.40</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9282, INRIA. 2020, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02868984v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02153203v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">YOLO: Speeding up VM Boot Time by reducing I/O operations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9091,51 +9091,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Thousands of Experiments to Analyze VMs, Dockers and Nested Dockers Boot Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thuy Linh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9183,77 +9183,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Framework for Edge Infrastructures Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Abderrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meryem Ouzzif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Guillouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lorca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9286,237 +9286,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897570v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ring to Rule Them All - Revising OpenStack Internals to Operate Massively Distributed Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENOS: a Holistic Framework for Conducting Scientific Evaluations of OpenStack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0480, INRIA. 2016, pp.1-24</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0485, Inria Rennes Bretagne Atlantique; Nantes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320235v1</w:t>
+                <w:t xml:space="preserve">hal-01415522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENOS: a Holistic Framework for Conducting Scientific Evaluations of OpenStack</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ring to Rule Them All - Revising OpenStack Internals to Operate Massively Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0485, Inria Rennes Bretagne Atlantique; Nantes. 2016</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0480, INRIA. 2016, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415522v2</w:t>
+                <w:t xml:space="preserve">hal-01320235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DISCOVERY Initiative - Overcoming Major Limitations of Traditional Server-Centric Clouds by Operating Massively Distributed IaaS Facilities</w:t>
               </w:r>
@@ -9646,51 +9646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8348, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9716,64 +9716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Virtualization Capabilities to Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9954,211 +9954,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-Wide Context Switch of Virtualized Jobs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hermenier</w:t>
+                <w:t xml:space="preserve">Saline: Improving Best-Effort Job Management in Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6929, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7055, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00383325v1</w:t>
+                <w:t xml:space="preserve">inria-00422593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saline: Improving Best-Effort Job Management in Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gallard</w:t>
+                <w:t xml:space="preserve">Cluster-Wide Context Switch of Virtualized Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7055, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6929, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00422593v1</w:t>
+                <w:t xml:space="preserve">inria-00383325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing Kernel Development Complexity In Distributed Environments</w:t>
               </w:r>
@@ -10354,51 +10354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Riteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10498,51 +10498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6613, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -10607,51 +10607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen L. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11227,51 +11227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3111159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2019.2905900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espinel Sarmiento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Chari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3050297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2929823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2855158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2481422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Scott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F375BLS4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.265-291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WQZQ7L84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Si Mohammed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04522961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Johns Antony" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rakotojaona Rainimangavelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC61590.2024.00019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20984-0_37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22677-9_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-81" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172288v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh Nguyen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Nou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_20" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02133606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetahi Wuhib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro Soares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCC.2018.00024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.87" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.58" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.48" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bervian Brand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Badia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489295.2489298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622862v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645912v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Anedda" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gaggero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Naughton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424542v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riteau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.29" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419191v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6_6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FR6BC2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03095-6_80" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DCL0WM0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Focht" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sowa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311854" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2005.1558684" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2004.33" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_53" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_142" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/53824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira Jr." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1631-8.ch019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidna Jeddou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770492v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02527366v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972686v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manaouil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153203v5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01983626v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415522v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203648v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The Discovery Consortium" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201911v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346740v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310899v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196717v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Van" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01664343v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3111159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2019.2905900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espinel Sarmiento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Chari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3050297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2929823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2855158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2481422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Scott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F375BLS4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.265-291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WQZQ7L84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Si Mohammed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04522961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Johns Antony" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rakotojaona Rainimangavelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC61590.2024.00019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20984-0_37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22677-9_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-81" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Nou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02133606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetahi Wuhib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro Soares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCC.2018.00024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.87" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.58" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bervian Brand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Badia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489295.2489298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Anedda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gaggero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Naughton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6_6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FR6BC2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.29" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03095-6_80" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DCL0WM0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Focht" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sowa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311854" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2005.1558684" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2004.33" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_53" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_142" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/53824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira Jr." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1631-8.ch019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidna Jeddou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770492v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02527366v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972686v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manaouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153203v5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01983626v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415522v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203648v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The Discovery Consortium" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383325v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201911v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346740v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310899v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196717v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Van" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01664343v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>