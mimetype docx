--- v1 (2026-04-24)
+++ v2 (2026-05-14)
@@ -1554,217 +1554,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boosting Task-Driven Applications from Cloud to Edge: Leveraging Utility for Effective Data Replication</w:t>
+                <w:t xml:space="preserve">An analysis for the design of an efficient replica management strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Si Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Kempen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233840v1</w:t>
+                <w:t xml:space="preserve">hal-05079577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis for the design of an efficient replica management strategy</w:t>
+                <w:t xml:space="preserve">Boosting Task-Driven Applications from Cloud to Edge: Leveraging Utility for Effective Data Replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Si Mohammed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre van Kempen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2025 - Conférence francophone d'informatique en Parallélisme, Architecture et Système</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Bordeaux, France. pp.1-7</w:t>
+              <w:t xml:space="preserve">IC2E 2025 - 13th IEEE International Conference on Cloud Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Rennes, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05079577v1</w:t>
+                <w:t xml:space="preserve">hal-05233840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking out of replication for geo-distributing applications: the sharding case</w:t>
               </w:r>
@@ -2069,278 +2069,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03931226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-site Connectivity for Edge Infrastructures DIMINET:DIstributed Module for Inter-site NETworking</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Andrei da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adwait Bauskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CCGRID 2020: 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-81⟩</w:t>
+              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD49847.2020.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573638v1</w:t>
+                <w:t xml:space="preserve">hal-02915346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Computation and Data Placements in Edge Infrastructures through a Common Simulator</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multi-site Connectivity for Edge Infrastructures DIMINET:DIstributed Module for Inter-site NETworking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espinel Sarmiento</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Chari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SBAC-PAD 2020 - IEEE 32nd International Symposium on Computer Architecture and High Performance Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Porto, Portugal. pp.1-8, </w:t>
+              <w:t xml:space="preserve">CCGRID 2020: 20th IEEE/ACM International Symposium on Cluster, Cloud and Internet Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE; The University of Melbourne, May 2020, Melbourne, Australia. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SBAC-PAD49847.2020.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CCGrid49817.2020.00-81⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915346v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service Placement in Fog Computing Using Constraint Programming</w:t>
               </w:r>
@@ -3250,252 +3250,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An object store for Fog infrastructures based on IPFS and a Scale-Out NAS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Confais</w:t>
+                <w:t xml:space="preserve">Toward a Holistic Framework for Conducting Scientific Evaluations of OpenStack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESCOM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Madrid, Spain. pp.544-548, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01559065v1</w:t>
+                <w:t xml:space="preserve">hal-01664515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Holistic Framework for Conducting Scientific Evaluations of OpenStack</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anthony Simonet</w:t>
+                <w:t xml:space="preserve">An object store for Fog infrastructures based on IPFS and a Scale-Out NAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 17th IEEE/ACM International Symposium on Cluster, Cloud and Grid Computing (CCGRID)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RESCOM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Le Croisic, France. pp.2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CCGRID.2017.87⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01664515v1</w:t>
+                <w:t xml:space="preserve">hal-01559065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revising OpenStack to Operate Fog/Edge Computing infrastructures</w:t>
               </w:r>
@@ -3917,321 +3917,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01591161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Analysis of Object Store Systems in a Fog/Edge Computing Infrastructures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deploying Distributed Cloud Infrastructures: Who and at What Cost?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Parrein</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CloudCom</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the fifth IEEE International Workshop on Cloud Computing Interclouds, Multiclouds, Federations, and Interoperability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Berlin, Germany. pp.6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IC2EW.2016.48⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01397686v1</w:t>
+                <w:t xml:space="preserve">hal-01404594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deploying Distributed Cloud Infrastructures: Who and at What Cost?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quel système de stockage pour les architectures Fog ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Confais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the fifth IEEE International Workshop on Cloud Computing Interclouds, Multiclouds, Federations, and Interoperability</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Compas'2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IC2EW.2016.48⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01404594v1</w:t>
+                <w:t xml:space="preserve">hal-01376292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel système de stockage pour les architectures Fog ?</w:t>
+                <w:t xml:space="preserve">Performance Analysis of Object Store Systems in a Fog/Edge Computing Infrastructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Confais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Parrein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compas'2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Lorient, France</w:t>
+              <w:t xml:space="preserve">CloudCom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01376292v1</w:t>
+                <w:t xml:space="preserve">hal-01397686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VMPlaceS: A Generic Tool to Investigate and Compare VM Placement Algorithms</w:t>
               </w:r>
@@ -4764,890 +4764,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00991530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enabling Large-Scale Testing of IaaS Cloud Platforms on the Grid'5000 Testbed</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
+                <w:t xml:space="preserve">Adding Virtual Machine Abstractions Into SimGrid, A First Step Toward the Simulation of Infrastructure-as-a-Service Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TTC - 1st International Workshop on Testing The Cloud, co-located with ISSTA 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Third International Conference on Cloud and Green Computing (CGC 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00907888v1</w:t>
+                <w:t xml:space="preserve">hal-00861848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding Virtual Machine Abstractions Into SimGrid, A First Step Toward the Simulation of Infrastructure-as-a-Service Concerns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
+                <w:t xml:space="preserve">Flauncher and DVMS -- Deploying and Scheduling Thousands of Virtual Machines on Hundreds of Nodes Distributed Geographically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Cloud and Green Computing (CGC 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Scalable Computing Challenge (SCALE 2013), held in conjunction with CCGrid'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861848v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00920094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flauncher and DVMS -- Deploying and Scheduling Thousands of Virtual Machines on Hundreds of Nodes Distributed Geographically</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balouek</w:t>
+                <w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pouilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flavien Quesnel</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Scalable Computing Challenge (SCALE 2013), held in conjunction with CCGrid'2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudCom.2013.119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00920094v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00861886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using the EXECO toolbox to perform automatic and reproducible cloud experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Imbert</w:t>
+                <w:t xml:space="preserve">Adding a Live Migration Model Into SimGrid, One More Step Toward the Simulation of Infrastructure-as-a-Service Concerns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pouilloux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Workshop on UsiNg and building ClOud Testbeds (UNICO, collocated with IEEE CloudCom 2013</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th IEEE International Conference on Cloud Computing Technology and Science (IEEE CloudCom 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00861886v1</w:t>
+                <w:t xml:space="preserve">hal-00861882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding a Live Migration Model Into SimGrid, One More Step Toward the Simulation of Infrastructure-as-a-Service Concerns</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takahiro Hirofuchi</w:t>
+                <w:t xml:space="preserve">A Server Consolidation Problem: Definition and Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Martineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ameur Soukhal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent T'kindt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th IEEE International Conference on Cloud Computing Technology and Science (IEEE CloudCom 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the 14th conference ROADEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00861882v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00921363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Server Consolidation Problem: Definition and Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Eyraud-Dubois</w:t>
+                <w:t xml:space="preserve">Advanced Validation of the DVMS Approach to Fully Distributed VM Scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Südholt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Balouek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 14th conference ROADEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Troyes, France</w:t>
+              <w:t xml:space="preserve">ISPA' 13: The 11th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00921363v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Validation of the DVMS Approach to Fully Distributed VM Scheduling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flavien Quesnel</w:t>
+                <w:t xml:space="preserve">Enabling Large-Scale Testing of IaaS Cloud Platforms on the Grid'5000 Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Badia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Balouek</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPA' 13: The 11th IEEE International Symposium on Parallel and Distributed Processing with Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TTC - 1st International Workshop on Testing The Cloud, co-located with ISSTA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM - SGIPLAN, Jul 2013, Lugano, Switzerland. pp.7-12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2489295.2489298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817369v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00907888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operating Systems and Virtualization Frameworks: From Local to Distributed Similarities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DISCOVERY, Beyond the Clouds - DIStributed and COoperative framework to manage Virtual EnviRonments autonomicallY: a prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Anedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gaggero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Quesnel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.495</w:t>
+              <w:t xml:space="preserve">Virtualization for High Performance Cloud Computing workshop (colocated with EUROPAR 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538948v1</w:t>
+                <w:t xml:space="preserve">hal-00645912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cooperative Dynamic Scheduling of Virtual Machines in Distributed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5663,165 +5689,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Workshop on Virtualization in High-Performance Cloud Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Bordeaux, France. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00622862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DISCOVERY, Beyond the Clouds - DIStributed and COoperative framework to manage Virtual EnviRonments autonomicallY: a prospective study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Operating Systems and Virtualization Frameworks: From Local to Distributed Similarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Quesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavien Quesnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virtualization for High Performance Cloud Computing workshop (colocated with EUROPAR 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19th Euromicro International Conference on Parallel, Distributed and Network-Based Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Ayia Napa, Cyprus. pp.495</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00645912v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cluster-Wide Context Switch of Virtualized Jobs</w:t>
               </w:r>
@@ -5991,320 +5991,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00426373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture for the Next Generation System Management Tools.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christine Morin</w:t>
+                <w:t xml:space="preserve">Vers une réification de l'énergie dans le domaine du logiciel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geoffroy Vallée</w:t>
+                <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas J. Naughton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stephen L. Scott</w:t>
+                <w:t xml:space="preserve">Jacques Noyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cointe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Conference on Utility and Cloud Computing (UCC 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t>
+              <w:t xml:space="preserve">Journées du GDR Génie de la Programmation et du Logiciel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00548605v1</w:t>
+                <w:t xml:space="preserve">hal-00467411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une réification de l'énergie dans le domaine du logiciel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Ledoux</w:t>
+                <w:t xml:space="preserve">Architecture for the Next Generation System Management Tools.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Noyé</w:t>
+                <w:t xml:space="preserve">Geoffroy Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Cointe</w:t>
+                <w:t xml:space="preserve">Thomas J. Naughton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen L. Scott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GDR Génie de la Programmation et du Logiciel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Pau, France. pp.000</w:t>
+              <w:t xml:space="preserve">First International Conference on Utility and Cloud Computing (UCC 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2010, Chennai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00467411v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00548605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementarity between Virtualization and Single System Image Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6618,51 +6618,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7834,64 +7834,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Virtualization Capabilities to the Grid'5000 Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7998,51 +7998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederico Alvares de Oliveira Jr.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Ledoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8477,635 +8477,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03770492v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decentralized SDN Control Plane for a Distributed Cloud-Edge Infrastructure: A Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Espinel Sarmiento</w:t>
+                <w:t xml:space="preserve">Edge Computing Resource Management System: Two Years Later!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Delavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-9352, INRIA. 2020, pp.40</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9336, Inria Rennes Bretagne Atlantique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02868984v1</w:t>
+                <w:t xml:space="preserve">hal-02527366v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Computing Resource Management System: Two Years Later!</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Delavergne</w:t>
+                <w:t xml:space="preserve">Kubernetes and the Edge?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Manaouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9370, Inria Rennes - Bretagne Atlantique. 2020, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier Rojas Balderrama</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02527366v2</w:t>
+                <w:t xml:space="preserve">hal-02972686v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kubernetes and the Edge?</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating Placement Challenges in Edge Infrastructures through a Common Simulator (extended version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adwait Bauskar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lebre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Mommessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Neyron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9282, INRIA. 2020, pp.21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Manaouil</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02972686v2</w:t>
+                <w:t xml:space="preserve">hal-02153203v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating Placement Challenges in Edge Infrastructures through a Common Simulator (extended version)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anderson da Silva</w:t>
+                <w:t xml:space="preserve">Decentralized SDN Control Plane for a Distributed Cloud-Edge Infrastructure: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Espinel Sarmiento</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Nussbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Chari</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-9352, INRIA. 2020, pp.40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Mommessin</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-02153203v5</w:t>
+                <w:t xml:space="preserve">hal-02868984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YOLO: Speeding up VM Boot Time by reducing I/O operations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ramon Nou</w:t>
+                <w:t xml:space="preserve">An overview of service placement problem in Fog and Edge Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Ait Salaht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9245, Inria. 2019, pp.1-18</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9295, Univ Lyon, EnsL, UCBL, CNRS, Inria, LIP, LYON, France. 2019, pp.1-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983626v1</w:t>
+                <w:t xml:space="preserve">hal-02313711v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of service placement problem in Fog and Edge Computing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+                <w:t xml:space="preserve">YOLO: Speeding up VM Boot Time by reducing I/O operations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thuy Linh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Nou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-9295, Univ Lyon, EnsL, UCBL, CNRS, Inria, LIP, LYON, France. 2019, pp.1-43</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-9245, Inria. 2019, pp.1-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02313711v2</w:t>
+                <w:t xml:space="preserve">hal-01983626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting Thousands of Experiments to Analyze VMs, Dockers and Nested Dockers Boot Time</w:t>
               </w:r>
@@ -9286,237 +9286,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01897570v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ENOS: a Holistic Framework for Conducting Scientific Evaluations of OpenStack</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Ring to Rule Them All - Revising OpenStack Internals to Operate Massively Distributed Clouds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0485, Inria Rennes Bretagne Atlantique; Nantes. 2016</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Pastor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0480, INRIA. 2016, pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01415522v2</w:t>
+                <w:t xml:space="preserve">hal-01320235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ring to Rule Them All - Revising OpenStack Internals to Operate Massively Distributed Clouds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ENOS: a Holistic Framework for Conducting Scientific Evaluations of OpenStack</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan-Alexandre Cherrueau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0480, INRIA. 2016, pp.1-24</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Pertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Simonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0485, Inria Rennes Bretagne Atlantique; Nantes. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01320235v1</w:t>
+                <w:t xml:space="preserve">hal-01415522v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DISCOVERY Initiative - Overcoming Major Limitations of Traditional Server-Centric Clouds by Operating Massively Distributed IaaS Facilities</w:t>
               </w:r>
@@ -9646,51 +9646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-8348, INRIA. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -9716,64 +9716,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding Virtualization Capabilities to Grid'5000</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Balouek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Carpen-Amarie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Charrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9851,64 +9851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture for the Next Generation System Management Tools for Distributed Computing Platforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J. Naughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9954,635 +9954,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00494328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saline: Improving Best-Effort Job Management in Grids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gallard</w:t>
+                <w:t xml:space="preserve">Cluster-Wide Context Switch of Virtualized Jobs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Hermenier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7055, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Menaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6929, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00422593v1</w:t>
+                <w:t xml:space="preserve">inria-00383325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-Wide Context Switch of Virtualized Jobs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Hermenier</w:t>
+                <w:t xml:space="preserve">Saline: Improving Best-Effort Job Management in Grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6929, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7055, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00383325v1</w:t>
+                <w:t xml:space="preserve">inria-00422593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Kernel Development Complexity In Distributed Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">VMdeploy: Improving Best-Effort Job Management in Grid'5000</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Erich Focht</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Goga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] RR-6405, INRIA. 2008, 17 p</w:t>
+              <w:t xml:space="preserve">[Research Report] RR-6764, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00201911v3</w:t>
+                <w:t xml:space="preserve">inria-00346740v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VMdeploy: Improving Best-Effort Job Management in Grid'5000</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Gallard</w:t>
+                <w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6765, INRIA. 2008, pp.16</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oana Goga</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">inria-00346740v3</w:t>
+                <w:t xml:space="preserve">inria-00346745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handling Persistent States in Process Checkpoint/Restart Mechanisms for HPC Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Riteau</w:t>
+                <w:t xml:space="preserve">Refinement Proposal of the Goldberg's Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffroy Vallée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6765, INRIA. 2008, pp.16</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Gallard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6613, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00346745v1</w:t>
+                <w:t xml:space="preserve">inria-00310899v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refinement Proposal of the Goldberg's Theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reducing Kernel Development Complexity In Distributed Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Geoffroy Vallée</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lottiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Focht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Morin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6613, INRIA. 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6405, INRIA. 2008, 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00310899v2</w:t>
+                <w:t xml:space="preserve">inria-00201911v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is Virtualization Killing Single System Image Research?</w:t>
               </w:r>
@@ -10594,51 +10594,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lebre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Gallard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11227,51 +11227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3111159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2019.2905900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espinel Sarmiento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Chari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3050297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2929823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2855158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2481422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Scott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F375BLS4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.265-291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WQZQ7L84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233840v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Si Mohammed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079577v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04522961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Johns Antony" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rakotojaona Rainimangavelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC61590.2024.00019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20984-0_37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22677-9_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573638v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-81" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Nou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02133606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetahi Wuhib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro Soares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCC.2018.00024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559065v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664515v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.87" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.58" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397686v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404594v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.48" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376292v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bervian Brand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907888v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Badia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489295.2489298" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861848v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920094v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861882v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817369v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538948v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622862v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645912v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Anedda" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gaggero" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548605v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Naughton" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6_6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FR6BC2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.29" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03095-6_80" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DCL0WM0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Focht" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sowa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311854" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2005.1558684" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2004.33" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_53" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_142" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/53824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira Jr." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1631-8.ch019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidna Jeddou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770492v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868984v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02527366v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972686v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manaouil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153203v5" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01983626v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415522v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203648v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The Discovery Consortium" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422593v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383325v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201911v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346740v3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346745v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310899v2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196717v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Van" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01664343v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03324177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan-Alexandre Cherrueau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delavergne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre van Kempen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lebre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Pertin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2021.3111159" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02083080v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Ahvar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSUSC.2019.2905900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119901v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Espinel Sarmiento" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Nussbaum" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Chari" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMST.2021.3050297" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02596419v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Ait Salaht" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Desprez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3391196" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190125v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Confais" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Parrein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2929823" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01816248v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Pastor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Simonet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario S&#252;dholt" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPDS.2018.2855158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01587459v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-55696-2_2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Hirofuchi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCC.2015.2481422" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271142v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gallard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Morin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Naughton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen L. Scott" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2011.06.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F375BLS4-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00675315v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Quesnel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00536994v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Huard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denneulin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00691382v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/tsi.27.265-291" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-WQZQ7L84-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079577v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Si Mohammed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233840v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04522961v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geo Johns Antony" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rakotojaona Rainimangavelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC61590.2024.00019" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03926688v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-20984-0_37" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03931226v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice N&#233;delec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22677-9_23" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02915346v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Andrei da Silva" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Mommessin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Neyron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Trystram" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adwait Bauskar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD49847.2020.00020" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid49817.2020.00-81" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Prud'Homme" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abderrahim" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SCC.2019.00017" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02172288v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Linh Nguyen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Nou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-29400-7_20" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01987946v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Ouzzif" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Guillouard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMPDP.2019.8671621" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02133606v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01946365v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2018.8647470" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812747v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetahi Wuhib" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Monteiro Soares" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759998v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01942097v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Xia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Etchevers" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Letondeur" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Coupaye" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/UCC.2018.00024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01664515v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Simonin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2017.87" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559065v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01273427v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2E.2017.35" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483702v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICFEC.2017.13" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01586932v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PDP.2017.58" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01591161v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Francois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FiCloud.2017.30" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01404594v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC2EW.2016.48" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376292v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397686v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01159033v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01197128v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Suter" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Veyre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGrid.2015.134" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01338456v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Ibrahim" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSDIS.2015.58" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01085233v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Bervian Brand" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00991530v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bertier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861848v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00920094v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Balouek" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861886v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Imbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudCom.2013.119" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00861882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00921363v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Eyraud-Dubois" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameur Soukhal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent T'kindt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00817369v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907888v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Badia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Carpen-Amarie" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2489295.2489298" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00645912v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Anedda" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gaggero" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538948v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00476790v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Hermenier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Menaud" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00426373v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00467411v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Ledoux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noy&#233;" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cointe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00548605v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Vall&#233;e" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J. Naughton" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00419191v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gallard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-00955-6_6" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1FR6BC2B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00424542v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riteau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2009.29" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420355v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00420102v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-03095-6_80" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-9DCL0WM0-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00435232v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lottiaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Focht" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01272397v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon J&#233;gou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Priol" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar David Sanchez" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486929v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Przemyslaw Sowa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLUSTR.2006.311854" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00687248v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCGRID.2005.1558684" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664749v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael B. &#193;vila" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe O A Navaux" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lombard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SBAC-PAD.2004.33" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664538v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Valentin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_53" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01664536v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-24669-5_142" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02496105v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ebooks.iospress.nl/volumearticle/53824" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/APC200004" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01067888v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fedak" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00946971v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Charrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Jeannot" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-04519-1_1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00670033v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Alvares de Oliveira Jr." TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-1631-8.ch019" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421548v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidna Jeddou" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Gonzalez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486899v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03770492v2" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02527366v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Rojas Balderrama" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02972686v2" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Manaouil" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02153203v5" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson da Silva" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Mommessin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02868984v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02313711v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01983626v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01919354v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01897570v3" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lorca" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01320235v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01415522v2" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01203648v2" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. The Discovery Consortium" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00854204v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720910v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00494328v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00383325v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00422593v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346740v3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Goga" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346745v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00310899v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00201911v3" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00196717v3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070324v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Trung Van" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070484v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00128538v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01664343v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>