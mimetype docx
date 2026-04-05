--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -115,98 +115,98 @@
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5974-5689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">L-5921-2018</w:t>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/L-5921-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -732,295 +732,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of clindamycin use in bone and joint infections: is monotherapy a safe option? A monocentric observational study 2014–19</w:t>
+                <w:t xml:space="preserve">Cirrhotic patients with bone and joint infections: A 10-year cohort study from a reference center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Jamard</w:t>
+                <w:t xml:space="preserve">Vianney Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">C. Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lacasse</w:t>
+                <w:t xml:space="preserve">M. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7 (5), pp.dlaf164. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (6), pp.105099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaf164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460271v1</w:t>
+                <w:t xml:space="preserve">hal-05194761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirrhotic patients with bone and joint infections: A 10-year cohort study from a reference center</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of clindamycin use in bone and joint infections: is monotherapy a safe option? A monocentric observational study 2014–19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Jamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vianney Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lacasse</w:t>
+                <w:t xml:space="preserve">Marion Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 55 (6), pp.105099. </w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.dlaf164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaf164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05194761v1</w:t>
+                <w:t xml:space="preserve">hal-05460271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Female genital mutilation/cutting: knowledge, attitudes, and practices among key caregivers: a French national survey</w:t>
               </w:r>
@@ -1134,295 +1134,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of an early oral switch in low-risk Staphylococcus aureus bloodstream infection (SABATO): an international, open-label, parallel-group, randomised, controlled, non-inferiority trial</w:t>
+                <w:t xml:space="preserve">Prosthetic Joint Infections due to Candida Species: A Multicenter International Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achim J Kaasch</w:t>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Eduardo López-Cortés</w:t>
+                <w:t xml:space="preserve">Martin Mcnally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Rodriguez-Bano</w:t>
+                <w:t xml:space="preserve">Emma D’anglejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Miguel Cisneros Herreros</w:t>
+                <w:t xml:space="preserve">Christel Mamona Kilu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Dolores Navarro</w:t>
+                <w:t xml:space="preserve">Julie Lourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Lancet. Infectious Diseases, </w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.347 - 355. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00756-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483589v1</w:t>
+                <w:t xml:space="preserve">hal-05098908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosthetic Joint Infections due to Candida Species: A Multicenter International Study</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of an early oral switch in low-risk Staphylococcus aureus bloodstream infection (SABATO): an international, open-label, parallel-group, randomised, controlled, non-inferiority trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+                <w:t xml:space="preserve">Achim J Kaasch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mcnally</w:t>
+                <w:t xml:space="preserve">Luis Eduardo López-Cortés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma D’anglejan</w:t>
+                <w:t xml:space="preserve">Jesus Rodriguez-Bano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Mamona Kilu</w:t>
+                <w:t xml:space="preserve">Jose Miguel Cisneros Herreros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lourtet</w:t>
+                <w:t xml:space="preserve">M Dolores Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 80 (2), pp.347 - 355. </w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Lancet. Infectious Diseases, 24, pp.523-534. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae395⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00756-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05098908v1</w:t>
+                <w:t xml:space="preserve">hal-04483589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phase III Randomized Controlled Trial of Plitidepsin, a Marine-Derived Compound, in Hospitalized Adults With Moderate COVID-19</w:t>
               </w:r>
@@ -1536,437 +1536,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pharmacist-led interventions in a multidisciplinary consultation meeting for bone and joint infection</w:t>
+                <w:t xml:space="preserve">Mpox in people with past infection or a complete vaccination course: a global case series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Elisabeth Royere</w:t>
+                <w:t xml:space="preserve">Aniruddha Hazra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Pourrat</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+                <w:t xml:space="preserve">Jason Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanna Gordon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2024.104958⟩</w:t>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1473-3099(23)00492-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04741684v1</w:t>
+                <w:t xml:space="preserve">hal-05538626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis endocarditis risk assessment in patients with bacteremia: External validation of the DENOVA score</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of pharmacist-led interventions in a multidisciplinary consultation meeting for bone and joint infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Martinet</w:t>
+                <w:t xml:space="preserve">Anne Elisabeth Royere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schéhérazade Rezig</w:t>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 87 (6), pp.571-573. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (7), pp.104958. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2024.104958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244473v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enterococcus faecalis endocarditis risk assessment in patients with bacteremia: External validation of the DENOVA score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Danneels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chabrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schéhérazade Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (6), pp.571-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intricate isavuconazole therapy of a subcutaneous nodule caused by Alternaria infectoria in a heart transplant recipient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coustillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaïde Chesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (2), pp.101235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mycmed.2021.101235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId99"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2034,51 +2168,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F37151D6"/>
+    <w:nsid w:val="BB955973"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2265,51 +2399,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lemaignen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5974-5689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-5921-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery Sabelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Samargandi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2025.104313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Canou&#239;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01624-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460271v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jamard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Tuloup" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaf164" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194761v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumit" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemsa Le Coeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ondet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigoureux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-06715-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483589v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J Kaasch" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo L&#243;pez-Cort&#233;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Bano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Cisneros Herreros" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dolores Navarro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00756-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098908v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mcnally" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma D&#8217;anglejan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Mamona Kilu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae395" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Landete" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Adriana Caliman-Sturdza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Lopez-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Preotescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Catalina Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741684v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Royere" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2024.104958" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244473v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danneels" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Rezig" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.09.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coustill&#232;res" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2021.101235" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lemaignen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5974-5689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-5921-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery Sabelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Samargandi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2025.104313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Canou&#239;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01624-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Tuloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jamard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaf164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemsa Le Coeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ondet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigoureux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-06715-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mcnally" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma D&#8217;anglejan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Mamona Kilu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J Kaasch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo L&#243;pez-Cort&#233;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Bano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Cisneros Herreros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dolores Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00756-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Landete" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Adriana Caliman-Sturdza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Lopez-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Preotescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Catalina Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Hazra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Zucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanna Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(23)00492-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Royere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2024.104958" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danneels" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Rezig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.09.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coustill&#232;res" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2021.101235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>