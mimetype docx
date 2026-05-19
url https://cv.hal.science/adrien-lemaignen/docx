--- v1 (2026-04-05)
+++ v2 (2026-05-19)
@@ -107,53 +107,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0001-5974-5689</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">O97ukJwAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/L-5921-2018</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -162,1945 +183,2213 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical features and outcomes of fungal bone and joint infections in Western France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
+                <w:t xml:space="preserve">Lucas Fischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
+                <w:t xml:space="preserve">Pierre Tattevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Merson</w:t>
+                <w:t xml:space="preserve">Cédric Arvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Abgueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijid.2026.108579⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05501498v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Results of the Girdlestone Procedure for the Treatment of Refractory Hip Prosthesis Infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Immune dysregulation through longitudinal lymphocyte trajectories and their clinical determinants in hospitalized COVID-19 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berhouet</w:t>
+                <w:t xml:space="preserve">José Pedro Cidade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+                <w:t xml:space="preserve">Fabio Silvio Taccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+                <w:t xml:space="preserve">Luis Felipe Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ramy Samargandi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laura Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.otsr.2025.104313⟩</w:t>
+              <w:t xml:space="preserve">Intensive Care Medicine Experimental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (1), pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40635-026-00864-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05538486v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05501498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cloxacillin versus cefazolin for meticillin-susceptible Staphylococcus aureus bacteraemia (CloCeBa): a prospective, open-label, multicentre, non-inferiority, randomised clinical trial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clinical practice recommendations for the management of hand Infections: A formalized CRIOGO consensus Guideline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Saidani</w:t>
+                <w:t xml:space="preserve">Raphaël Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dupieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+                <w:t xml:space="preserve">Hélène Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Canouï</w:t>
+                <w:t xml:space="preserve">Marion Lacasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Labarre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0140-6736(25)01624-1⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 56 (4), pp.105283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2026.105283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380439v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05625384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing diagnostic methods for historical arbovirus outbreaks: Insights from 19th century “dengue” epidemics</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Female genital mutilation/cutting: knowledge, attitudes, and practices among key caregivers: a French national survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+                <w:t xml:space="preserve">Chemsa Le Coeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Rossi</w:t>
+                <w:t xml:space="preserve">Margot Ondet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Hallet</w:t>
+                <w:t xml:space="preserve">Solène Vigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Charlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013551⟩</w:t>
+              <w:t xml:space="preserve">BMC Medical Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (1), pp.301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12909-025-06715-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538460v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cirrhotic patients with bone and joint infections: A 10-year cohort study from a reference center</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cloxacillin versus cefazolin for meticillin-susceptible Staphylococcus aureus bacteraemia (CloCeBa): a prospective, open-label, multicentre, non-inferiority, randomised clinical trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Doumit</w:t>
+                <w:t xml:space="preserve">Charles Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+                <w:t xml:space="preserve">Nadia Saidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Lacasse</w:t>
+                <w:t xml:space="preserve">Céline Dupieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Canouï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105099⟩</w:t>
+              <w:t xml:space="preserve">The Lancet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 406 (10517), pp.2349-2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0140-6736(25)01624-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05194761v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of clindamycin use in bone and joint infections: is monotherapy a safe option? A monocentric observational study 2014–19</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparing diagnostic methods for historical arbovirus outbreaks: Insights from 19th century “dengue” epidemics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Lacasse</w:t>
+                <w:t xml:space="preserve">Timothee Bonifay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Nacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Rossi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Hallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaf164⟩</w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (9), pp.e0013551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0013551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05460271v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Female genital mutilation/cutting: knowledge, attitudes, and practices among key caregivers: a French national survey</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Results of the Girdlestone Procedure for the Treatment of Refractory Hip Prosthesis Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimery Sabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berhouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramy Samargandi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Medical Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12909-025-06715-9⟩</w:t>
+              <w:t xml:space="preserve">Orthopaedics &amp; Traumatology: Surgery &amp; Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (6), pp.104313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.otsr.2025.104313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05228136v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prosthetic Joint Infections due to Candida Species: A Multicenter International Study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cirrhotic patients with bone and joint infections: A 10-year cohort study from a reference center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Mamona Kilu</w:t>
+                <w:t xml:space="preserve">Vianney Tuloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Lourtet</w:t>
+                <w:t xml:space="preserve">C. Doumit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae395⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 55 (6), pp.105099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2025.105099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05098908v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05194761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy and safety of an early oral switch in low-risk Staphylococcus aureus bloodstream infection (SABATO): an international, open-label, parallel-group, randomised, controlled, non-inferiority trial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of clindamycin use in bone and joint infections: is monotherapy a safe option? A monocentric observational study 2014–19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesus Rodriguez-Bano</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M Dolores Navarro</w:t>
+                <w:t xml:space="preserve">Simon Jamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vianney Tuloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Lacasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00756-9⟩</w:t>
+              <w:t xml:space="preserve">JAC-Antimicrobial Resistance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (5), pp.dlaf164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jacamr/dlaf164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04483589v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05460271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phase III Randomized Controlled Trial of Plitidepsin, a Marine-Derived Compound, in Hospitalized Adults With Moderate COVID-19</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihaela-Catalina Luca</w:t>
+                <w:t xml:space="preserve">Impact of pharmacist-led interventions in a multidisciplinary consultation meeting for bone and joint infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Elisabeth Royere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Pourrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Romée Le Nail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Frédérique Lartigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/cid/ciae227⟩</w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (7), pp.104958. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2024.104958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538509v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04741684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mpox in people with past infection or a complete vaccination course: a global case series</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leanna Gordon</w:t>
+                <w:t xml:space="preserve">Efficacy and safety of an early oral switch in low-risk Staphylococcus aureus bloodstream infection (SABATO): an international, open-label, parallel-group, randomised, controlled, non-inferiority trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achim J Kaasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eduardo López-Cortés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesus Rodriguez-Bano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Miguel Cisneros Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Dolores Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 24 (1), pp.57 - 64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s1473-3099(23)00492-9⟩</w:t>
+              <w:t xml:space="preserve">, 2024, Lancet. Infectious Diseases, 24, pp.523-534. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1473-3099(23)00756-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538626v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04483589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pharmacist-led interventions in a multidisciplinary consultation meeting for bone and joint infection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lemaignen</w:t>
+                <w:t xml:space="preserve">Prosthetic Joint Infections due to Candida Species: A Multicenter International Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Mcnally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma D’anglejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Mamona Kilu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lourtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2024.104958⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 80 (2), pp.347 - 355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae395⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04741684v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05098908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enterococcus faecalis endocarditis risk assessment in patients with bacteremia: External validation of the DENOVA score</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Phase III Randomized Controlled Trial of Plitidepsin, a Marine-Derived Compound, in Hospitalized Adults With Moderate COVID-19</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Landete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga-Adriana Caliman-Sturdza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Danneels</w:t>
+                <w:t xml:space="preserve">Jose A Lopez-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floris Chabrun</w:t>
+                <w:t xml:space="preserve">Liliana Preotescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Picard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Schéhérazade Rezig</w:t>
+                <w:t xml:space="preserve">Mihaela-Catalina Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.09.001⟩</w:t>
+              <w:t xml:space="preserve">Clinical Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 79 (4), pp.910 - 919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cid/ciae227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244473v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mpox in people with past infection or a complete vaccination course: a global case series</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aniruddha Hazra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Zucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Bell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Flores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanna Gordon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (1), pp.57 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1473-3099(23)00492-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enterococcus faecalis endocarditis risk assessment in patients with bacteremia: External validation of the DENOVA score</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Danneels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floris Chabrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schéhérazade Rezig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 87 (6), pp.571-573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jinf.2023.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Intricate isavuconazole therapy of a subcutaneous nodule caused by Alternaria infectoria in a heart transplant recipient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Maisons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Coustillères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lemaignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adelaïde Chesnay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 32 (2), pp.101235. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mycmed.2021.101235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId99"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2168,51 +2457,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BB955973"/>
+    <w:nsid w:val="520174BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2399,51 +2688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lemaignen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5974-5689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-5921-2018" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538486v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery Sabelle" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Samargandi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2025.104313" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380439v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Canou&#239;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01624-1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rossi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013551" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194761v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Tuloup" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacasse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105099" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460271v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jamard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacasse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaf164" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228136v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemsa Le Coeur" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ondet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigoureux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-06715-9" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098908v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mcnally" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma D&#8217;anglejan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Mamona Kilu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae395" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483589v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J Kaasch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo L&#243;pez-Cort&#233;s" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Bano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Cisneros Herreros" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dolores Navarro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00756-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538509v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Landete" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Adriana Caliman-Sturdza" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Lopez-Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Preotescu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Catalina Luca" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae227" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538626v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Hazra" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Zucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flores" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanna Gordon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(23)00492-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Royere" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2024.104958" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244473v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danneels" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Rezig" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.09.001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328806v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coustill&#232;res" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2021.101235" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lemaignen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5974-5689" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=O97ukJwAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-5921-2018" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582859v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Fischer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tattevin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Arvieux" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lemaignen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Abgueguen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2026.108579" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501498v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Pedro Cidade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Silvio Taccone" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Felipe Reyes" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Merson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Lef&#232;vre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40635-026-00864-x" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05625384v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lecomte" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cormier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lacasse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rom&#233;e Le Nail" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Labarre" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2026.105283" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228136v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemsa Le Coeur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Ondet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Vigoureux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Charlier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12909-025-06715-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380439v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Burdet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Saidani" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dupieux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Canou&#239;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(25)01624-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538460v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothee Bonifay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Nacher" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnefoy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Rossi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Hallet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0013551" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538486v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimery Sabelle" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berhouet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramy Samargandi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.otsr.2025.104313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05194761v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Tuloup" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Doumit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fr&#233;d&#233;rique Lartigue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lacasse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2025.105099" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05460271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jamard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jacamr/dlaf164" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04741684v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Elisabeth Royere" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Pourrat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2024.104958" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483589v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim J Kaasch" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eduardo L&#243;pez-Cort&#233;s" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Rodriguez-Bano" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Miguel Cisneros Herreros" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Dolores Navarro" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1473-3099(23)00756-9" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05098908v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Dinh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mcnally" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma D&#8217;anglejan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Mamona Kilu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lourtet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae395" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538509v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Landete" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga-Adriana Caliman-Sturdza" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose A Lopez-Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Preotescu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela-Catalina Luca" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciae227" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538626v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniruddha Hazra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Zucker" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bell" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flores" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanna Gordon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1473-3099(23)00492-9" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04244473v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Danneels" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floris Chabrun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Picard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Martinet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sch&#233;h&#233;razade Rezig" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinf.2023.09.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Maisons" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Coustill&#232;res" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adela&#239;de Chesnay" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2021.101235" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>