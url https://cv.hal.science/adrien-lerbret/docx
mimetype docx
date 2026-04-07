--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -199,222 +199,222 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Polyethylene Glycol on C-phycocyanin Stability</w:t>
+                <w:t xml:space="preserve">Binding of Fe 2+ to Polygalacturonate: Structure of Dimers and Coordination Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélissa Justin</w:t>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11483-025-10080-x⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05416979v1</w:t>
+                <w:t xml:space="preserve">hal-05110556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of Fe 2+ to Polygalacturonate: Structure of Dimers and Coordination Geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Impact of Polyethylene Glycol on C-phycocyanin Stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélissa Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11483-025-10080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05110556v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05416979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of methyl-esterification on the microstructure of calcium-induced polygalacturonic acid gels</w:t>
               </w:r>
@@ -439,51 +439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Tizzanini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -560,51 +560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Elhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -668,51 +668,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Valvigne : Valorisation des coproduits vitivinicoles dans le cadre d’une économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,64 +793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Accurate Is the Egg-Box Model in Describing the Binding of Calcium to Polygalacturonate? A Molecular Dynamics Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (48), pp.10206-10220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -923,51 +923,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rachocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1057,64 +1057,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (5), pp.2963-2977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1200,51 +1200,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (4), pp.1417-1426. </w:t>
@@ -1295,90 +1295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Structure of Galacturonate Hydrogels: External Gelation by Ca, Zn, or Fe Cationic Cross-Linkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Boué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (7), pp.2864-2872. </w:t>
@@ -1410,321 +1410,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific binding of trivalent metal ions to λ -carrageenan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of polygalacturonate hydrogels using iron (II) as cross-linkers : A promising route to protect bioavailable iron against oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.12.095⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.276 - 283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690195v1</w:t>
+                <w:t xml:space="preserve">hal-01895553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polygalacturonate hydrogels using iron (II) as cross-linkers : A promising route to protect bioavailable iron against oxidation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific binding of trivalent metal ions to λ -carrageenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shugang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yapeng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyoshi Nishinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 188, pp.276 - 283. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.350 - 356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01895553v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Packing, Hydrogen Bonding, and Fast Dynamics in Lysozyme/Trehalose/Glycerol and Trehalose/Glycerol Glasses at Low Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,90 +1784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Divalent Cations to Polygalacturonate: A Mechanism Driven by the Hydration Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen T. D. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (5), pp.1021 - 1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1895,479 +1895,479 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm01839g⟩</w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02359075v1</w:t>
+                <w:t xml:space="preserve">hal-02515789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi Diem Uyen Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.551-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01839g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02517385v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02359075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515789v1</w:t>
+                <w:t xml:space="preserve">hal-02517385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pressure on the low-frequency vibrational modes of lysozyme and water: A complementary inelastic neutron scattering and molecular dynamics simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2446,325 +2446,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Strongly Does Trehalose Interact with Lysozyme in the Solid State? Insights from Molecular Dynamics Simulation and Inelastic Neutron Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Affouard</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Hedoux</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11/12, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317903v1</w:t>
+                <w:t xml:space="preserve">hal-05385475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Strongly Does Trehalose Interact with Lysozyme in the Solid State? Insights from Molecular Dynamics Simulation and Inelastic Neutron Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Krenzlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Champion</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juergen Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The Journal of Physical Chemistry B, 116, pp.11103-11116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3058096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05385475v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02317903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose interactions with a model peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowing down of water dynamics in disaccharide aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3109,51 +3109,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Dynamics and Neutron Scattering Study of Glucose Solutions Confined in MCM-41</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G!erald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3239,51 +3239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Confined in Cylindrical Pores: A Molecular Dynamics Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3363,325 +3363,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency vibrational properties of lysozyme in sugar aqueous solutions: A Raman scattering and molecular dynamics simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Thermostabilization Mechanism of Bovine Serum Albumin by Trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (24), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (17), pp.6119-6126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3273218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp900330r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567170v1</w:t>
+                <w:t xml:space="preserve">hal-02972062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermostabilization Mechanism of Bovine Serum Albumin by Trehalose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hédoux</w:t>
+                <w:t xml:space="preserve">Low-frequency vibrational properties of lysozyme in sugar aqueous solutions: A Raman scattering and molecular dynamics simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Willart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
+                <w:t xml:space="preserve">A. H́doux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (17), pp.6119-6126. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp900330r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3273218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972062v1</w:t>
+                <w:t xml:space="preserve">hal-01567170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies of the conformation of sorbitol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of lysozyme in water/sugar solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3911,278 +3911,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow dynamics in glass-forming materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do trehalose, maltose, and sucrose influence some structural and dynamical properties of lysozyme? Insight from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08927020600900329⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (31), pp.9410--9420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp071946z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00514999v1</w:t>
+                <w:t xml:space="preserve">hal-01567173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do trehalose, maltose, and sucrose influence some structural and dynamical properties of lysozyme? Insight from molecular dynamics simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Slow dynamics in glass-forming materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 111 (31), pp.9410--9420. </w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (12-13), pp.1057-1068. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp071946z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08927020600900329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01567173v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00514999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sugar bioprotective effects on thermal denaturation of lysozyme: Insights from Raman scattering experiments and molecular dynamics simulation</w:t>
               </w:r>
@@ -4220,51 +4220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (42-49 SPEC. ISS.), pp.4430--4436. </w:t>
@@ -4340,64 +4340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4461,51 +4461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Sugar Bioprotective Mechanisms on the Thermal Denaturation of Lysozyme from Raman Scattering and Differential Scanning Calorimetry Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4882,51 +4882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How homogeneous are the trehalose, maltose, and sucrose water solutions? An insight from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5012,51 +5012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of homologous disaccharides on the hydrogen-bond network of water: Complementary Raman scattering experiments and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,51 +5171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of trehalose, sucrose and maltose in water solutions by molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,51 +5326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Entrialgo-Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heuchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5434,1449 +5434,1324 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02972295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of methyl-esterification on the microstructure of calcium-induced polygalacturonic acid gels</w:t>
+                <w:t xml:space="preserve">Interactions between divalent cations and polygalacturonic acid: an isothermal titration calorimetry and MD simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Börjesson</w:t>
+                <w:t xml:space="preserve">Huynh U.T.D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Tizzanini,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Ström</w:t>
+                <w:t xml:space="preserve">F. Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolvATE2025: 8èmes rencontres scientifiques du GDR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques du GDR SolvATE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05516966v1</w:t>
+                <w:t xml:space="preserve">hal-05272692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between divalent cations and polygalacturonic acid: an isothermal titration calorimetry and MD simulation study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Protein-matrix interactions in trehalose/glycerol mixtures at low water contents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du GDR SolvATE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Symposium On the Properties of Water, ISOPOW XIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272692v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-matrix interactions in trehalose/glycerol mixtures at low water contents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Binding of Divalent Cations to Polygalacturonate: a Mechanism Driven by the Hydration Water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huynh U</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Descamps</w:t>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium On the Properties of Water, ISOPOW XIII</w:t>
+              <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318516v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of Divalent Cations to Polygalacturonate: a Mechanism Driven by the Hydration Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Huynh U</w:t>
+                <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
+              <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272452v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular dynamics simulation study of the interaction of the divalent cations Ca2+ and Zn2+ with polygalacturonic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uyen H.T.D</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Sicily, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272427v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation study of the interaction of the divalent cations Ca2+ and Zn2+ with polygalacturonic acid</w:t>
+                <w:t xml:space="preserve">New insight in the mechanism of interactions of divalent cation (Ca and Zn) with low methoxy pectin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cousin F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Sicily, Italy</w:t>
+              <w:t xml:space="preserve">3rd International Symposium on Neutron &amp; Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272352v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05272294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insight in the mechanism of interactions of divalent cation (Ca and Zn) with low methoxy pectin.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Lyophilized proteins: influence of residual water on stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Neutron &amp; Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">European/Japanese Molecular Liquids Group) annual meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05272294v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyophilized proteins: influence of residual water on stability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">ROLE OF RESIDUAL WATER FOR THE STABILITY OF FREEZE-DRIED PROTEINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European/Japanese Molecular Liquids Group) annual meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">5th Discussion meeting on glass transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318080v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How strongly does trehalose interact with lysozyme at low water contents? Insights from molecular dynamics simulation and inelastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hedoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefanie Krenzlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Siepmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROLE OF RESIDUAL WATER FOR THE STABILITY OF FREEZE-DRIED PROTEINS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulation and Raman scattering study of lysozyme in disaccharide aqueous solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Discussion meeting on glass transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Frontiers in Water Biophysics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Trieste, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02318524v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02318463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation and Raman scattering study of lysozyme in disaccharide aqueous solutions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biopreservation and homogeneity of sugar/water matrices: A comparative study by molecular modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...111 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Conference Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Unknown, Unknown Region. pp.123--127, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2204472⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6886,160 +6761,160 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of supercritical CO2 on C-phycocyanin in presence of polyethylene glycol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05516973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron scattering study of lysozyme solution under high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7080,87 +6955,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Neutron Scattering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation and Raman scattering study of lysozyme in disaccharide aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7168,88 +7043,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDBB Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7259,114 +7134,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'action bioprotectrice des sucres : une investigation par dynamique moléculaire et spectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université des Sciences et Technologie de Lille - Lille I, 2005. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00011225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId201"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7434,51 +7309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FA29F8D"/>
+    <w:nsid w:val="F3D6DF9F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7665,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lerbret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094596980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05285019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tizzanini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04065j" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01690195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugang Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapeng Fang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyoshi Nishinari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Phillips" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.12.095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C521D05463902CE84E0632F7F7CBB2A9CD89C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hedoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Krenzlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3058096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Mason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Neilson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dempsey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.05.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Seo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1006022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G!erald Lelong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboung" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1097519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#769;doux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273218" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900330r" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Venable" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ces&#224;ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8V5S6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600900329" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071946z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ionov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q743LQH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061568i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RXQ8C7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0XPBP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.T. Telling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9351CT67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0468657" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V68BRX31-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Demaret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10052-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3T3HBFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hofmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Entrialgo-Castano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heuchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yampolskii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034971l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GCBCXGRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516966v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M B&#246;rjesson" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Tizzanini," TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Str&#246;m" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cousin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318516v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318080v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317901v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318463v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204472" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318498v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318467v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011225v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lerbret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094596980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05285019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tizzanini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04065j" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01690195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Cao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugang Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapeng Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyoshi Nishinari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Phillips" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.12.095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C521D05463902CE84E0632F7F7CBB2A9CD89C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hedoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Krenzlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3058096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Mason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Neilson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dempsey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.05.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Seo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1006022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G!erald Lelong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboung" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1097519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900330r" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#769;doux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273218" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Venable" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ces&#224;ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8V5S6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071946z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514999v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600900329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ionov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q743LQH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061568i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RXQ8C7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0XPBP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.T. Telling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9351CT67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0468657" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V68BRX31-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Demaret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10052-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3T3HBFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hofmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Entrialgo-Castano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heuchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yampolskii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034971l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GCBCXGRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204472" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>