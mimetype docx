--- v1 (2026-04-07)
+++ v2 (2026-04-29)
@@ -199,520 +199,520 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding of Fe 2+ to Polygalacturonate: Structure of Dimers and Coordination Geometry</w:t>
+                <w:t xml:space="preserve">Impact of Polyethylene Glycol on C-phycocyanin Stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mélissa Justin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00120⟩</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (4), pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-025-10080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110556v1</w:t>
+                <w:t xml:space="preserve">hal-05416979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Polyethylene Glycol on C-phycocyanin Stability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Binding of Fe 2+ to Polygalacturonate: Structure of Dimers and Coordination Geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Loupiac</w:t>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 20 (4), pp.189. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-025-10080-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05416979v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05110556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of methyl-esterification on the microstructure of calcium-induced polygalacturonic acid gels</w:t>
+                <w:t xml:space="preserve">Molecularly imprinted electrochemical sensor for fast and direct determination of caffeic acid in wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaela Börjesson</w:t>
+                <w:t xml:space="preserve">Marie Elhachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanni Tizzanini</w:t>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Ström</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Igor Bezverkhyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 370, pp.124301. </w:t>
+              <w:t xml:space="preserve">Microchemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 217, pp.114924. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285019v1</w:t>
+                <w:t xml:space="preserve">hal-05244386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecularly imprinted electrochemical sensor for fast and direct determination of caffeic acid in wine</w:t>
+                <w:t xml:space="preserve">Impact of methyl-esterification on the microstructure of calcium-induced polygalacturonic acid gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Elhachem</w:t>
+                <w:t xml:space="preserve">Mikaela Börjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cayot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Giovanni Tizzanini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microchemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 217, pp.114924. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 370, pp.124301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microc.2025.114924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2025.124301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05244386v1</w:t>
+                <w:t xml:space="preserve">hal-05285019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet Valvigne : Valorisation des coproduits vitivinicoles dans le cadre d’une économie circulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bourque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -793,64 +793,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Accurate Is the Egg-Box Model in Describing the Binding of Calcium to Polygalacturonate? A Molecular Dynamics Simulation Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (48), pp.10206-10220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -923,64 +923,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fouilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Rachocki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 298, pp.120093. </w:t>
@@ -1044,77 +1044,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 22 (5), pp.2963-2977. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1161,90 +1161,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Controlled loading and release of beta-lactoglobulin in calcium-polygalacturonate hydrogels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikaela Börjesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Rameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Madeleine-Perdrillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 21 (4), pp.1417-1426. </w:t>
@@ -1295,90 +1295,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning the Structure of Galacturonate Hydrogels: External Gelation by Ca, Zn, or Fe Cationic Cross-Linkers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 20 (7), pp.2864-2872. </w:t>
@@ -1429,90 +1429,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of polygalacturonate hydrogels using iron (II) as cross-linkers : A promising route to protect bioavailable iron against oxidation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Zitolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 188, pp.276 - 283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1680,51 +1680,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Packing, Hydrogen Bonding, and Fast Dynamics in Lysozyme/Trehalose/Glycerol and Trehalose/Glycerol Glasses at Low Hydration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1784,90 +1784,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Divalent Cations to Polygalacturonate: A Mechanism Driven by the Hydration Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen T. D. Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 120 (5), pp.1021 - 1032. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1927,77 +1927,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Separation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2043,64 +2043,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Diem Uyen Huynh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2216,64 +2216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
@@ -2323,51 +2323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pressure on the low-frequency vibrational modes of lysozyme and water: A complementary inelastic neutron scattering and molecular dynamics simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,77 +2465,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Karbowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2573,51 +2573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Strongly Does Trehalose Interact with Lysozyme in the Solid State? Insights from Molecular Dynamics Simulation and Inelastic Neutron Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2720,51 +2720,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose interactions with a model peptide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2841,51 +2841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slowing down of water dynamics in disaccharide aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3103,585 +3103,585 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics and Neutron Scattering Study of Glucose Solutions Confined in MCM-41</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Water Confined in Cylindrical Pores: A Molecular Dynamics Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G!erald Lelong</w:t>
+                <w:t xml:space="preserve">Gérald Lelong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Saboungi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Brady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+              <w:t xml:space="preserve">Food Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp1097519⟩</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11483-010-9191-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01015242v1</w:t>
+                <w:t xml:space="preserve">hal-01015310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water Confined in Cylindrical Pores: A Molecular Dynamics Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Molecular Dynamics and Neutron Scattering Study of Glucose Solutions Confined in MCM-41</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G!erald Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip E. Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérald Lelong</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+                <w:t xml:space="preserve">Marie-Louise Saboung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John W. Brady</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Biophysics</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11483-010-9191-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp1097519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015310v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermostabilization Mechanism of Bovine Serum Albumin by Trehalose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hédoux</w:t>
+                <w:t xml:space="preserve">Low-frequency vibrational properties of lysozyme in sugar aqueous solutions: A Raman scattering and molecular dynamics simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Willart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
+                <w:t xml:space="preserve">A. H́doux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (17), pp.6119-6126. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp900330r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3273218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972062v1</w:t>
+                <w:t xml:space="preserve">hal-01567170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency vibrational properties of lysozyme in sugar aqueous solutions: A Raman scattering and molecular dynamics simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Thermostabilization Mechanism of Bovine Serum Albumin by Trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (24), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (17), pp.6119-6126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3273218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp900330r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567170v1</w:t>
+                <w:t xml:space="preserve">hal-02972062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies of the conformation of sorbitol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip E. Mason</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulations of lysozyme in water/sugar solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3917,51 +3917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How do trehalose, maltose, and sucrose influence some structural and dynamical properties of lysozyme? Insight from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4077,51 +4077,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4220,51 +4220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 352 (42-49 SPEC. ISS.), pp.4430--4436. </w:t>
@@ -4340,64 +4340,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4461,51 +4461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Sugar Bioprotective Mechanisms on the Thermal Denaturation of Lysozyme from Raman Scattering and Differential Scanning Calorimetry Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4633,51 +4633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4882,51 +4882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How homogeneous are the trehalose, maltose, and sucrose water solutions? An insight from molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5012,51 +5012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of homologous disaccharides on the hydrogen-bond network of water: Complementary Raman scattering experiments and molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5171,51 +5171,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of trehalose, sucrose and maltose in water solutions by molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Demaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5326,51 +5326,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Hofmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Entrialgo-Castano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Heuchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5487,90 +5487,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions between divalent cations and polygalacturonic acid: an isothermal titration calorimetry and MD simulation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh U.T.D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques du GDR SolvATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5595,51 +5595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein-matrix interactions in trehalose/glycerol mixtures at low water contents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5716,77 +5716,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Binding of Divalent Cations to Polygalacturonate: a Mechanism Driven by the Hydration Water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huynh U</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Chambin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on the Properties of Water (ISOPOW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5824,90 +5824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How different are the structural changes of low methoxy pectin induced by the divalent cations Ca2+ and Zn2+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDN23 Neutron Imaging Workshop Rencontres Rossat – Mignod</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Évian-les-Bains, France</w:t>
@@ -5936,64 +5936,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation study of the interaction of the divalent cations Ca2+ and Zn2+ with polygalacturonic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Assifaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uyen H.T.D</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,64 +6061,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New insight in the mechanism of interactions of divalent cation (Ca and Zn) with low methoxy pectin.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Neiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6186,51 +6186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyophilized proteins: influence of residual water on stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6288,264 +6288,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02318080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ROLE OF RESIDUAL WATER FOR THE STABILITY OF FREEZE-DRIED PROTEINS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">How strongly does trehalose interact with lysozyme at low water contents? Insights from molecular dynamics simulation and inelastic neutron scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Krenzlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Discussion meeting on glass transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Sendai, Japan</w:t>
+              <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02318524v1</w:t>
+                <w:t xml:space="preserve">hal-02317901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How strongly does trehalose interact with lysozyme at low water contents? Insights from molecular dynamics simulation and inelastic neutron scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">ROLE OF RESIDUAL WATER FOR THE STABILITY OF FREEZE-DRIED PROTEINS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">5th Discussion meeting on glass transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Sendai, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02317901v1</w:t>
+                <w:t xml:space="preserve">hal-02318524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation and Raman scattering study of lysozyme in disaccharide aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6639,51 +6639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopreservation and homogeneity of sugar/water matrices: A comparative study by molecular modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6788,64 +6788,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of supercritical CO2 on C-phycocyanin in presence of polyethylene glycol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa Justin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Loupiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Green Food Tech 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6870,51 +6870,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron scattering study of lysozyme solution under high pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6991,51 +6991,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics simulation and Raman scattering study of lysozyme in disaccharide aqueous solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7148,51 +7148,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l'action bioprotectrice des sucres : une investigation par dynamique moléculaire et spectroscopie Raman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biophysique [physics.bio-ph]. Université des Sciences et Technologie de Lille - Lille I, 2005. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -7309,51 +7309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F3D6DF9F"/>
+    <w:nsid w:val="F0772E89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7540,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lerbret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094596980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110556v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00120" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05285019v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tizzanini" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124301" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04065j" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01690195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Cao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugang Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapeng Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyoshi Nishinari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Phillips" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.12.095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C521D05463902CE84E0632F7F7CBB2A9CD89C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hedoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Krenzlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3058096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Mason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Neilson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dempsey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.05.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Seo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1006022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015242v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G!erald Lelong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboung" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1097519" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900330r" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#769;doux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273218" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Venable" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ces&#224;ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8V5S6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071946z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514999v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600900329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ionov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q743LQH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061568i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RXQ8C7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0XPBP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.T. Telling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9351CT67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0468657" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V68BRX31-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Demaret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10052-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3T3HBFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hofmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Entrialgo-Castano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heuchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yampolskii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034971l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GCBCXGRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318524v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204472" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lerbret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094596980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05285019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tizzanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04065j" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01690195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Cao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugang Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapeng Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyoshi Nishinari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Phillips" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.12.095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C521D05463902CE84E0632F7F7CBB2A9CD89C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hedoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Krenzlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3058096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Mason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Neilson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dempsey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.05.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Seo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1006022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G!erald Lelong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1097519" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#769;doux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273218" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900330r" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Venable" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ces&#224;ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8V5S6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071946z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514999v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600900329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ionov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q743LQH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061568i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RXQ8C7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0XPBP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.T. Telling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9351CT67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0468657" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V68BRX31-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Demaret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10052-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3T3HBFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hofmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Entrialgo-Castano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heuchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yampolskii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034971l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GCBCXGRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204472" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>