--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -1410,291 +1410,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02172219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of polygalacturonate hydrogels using iron (II) as cross-linkers : A promising route to protect bioavailable iron against oxidation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Specific binding of trivalent metal ions to λ -carrageenan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiping Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shugang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yapeng Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsuyoshi Nishinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glyn Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.007⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 109, pp.350 - 356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.12.095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01895553v1</w:t>
+                <w:t xml:space="preserve">hal-01690195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific binding of trivalent metal ions to λ -carrageenan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Design of polygalacturonate hydrogels using iron (II) as cross-linkers : A promising route to protect bioavailable iron against oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Maire Du Poset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Zitolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 109, pp.350 - 356. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 188, pp.276 - 283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2017.12.095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2018.02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690195v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01895553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Packing, Hydrogen Bonding, and Fast Dynamics in Lysozyme/Trehalose/Glycerol and Trehalose/Glycerol Glasses at Low Hydration</w:t>
               </w:r>
@@ -1895,449 +1895,449 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manal Bitar</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thi Diem Uyen Huynh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Neiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Chambin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Separation Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (3), pp.551-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c4sm01839g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515789v1</w:t>
+                <w:t xml:space="preserve">hal-02359075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural behaviour differences in low methoxy pectin solutions in the presence of divalent cations (Ca 2+ and Zn 2+ ): a process driven by the binding mechanism of the cation with the galacturonate unit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Assifaoui</w:t>
+                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manal Bitar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Odile Chambin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c4sm01839g⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02359075v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02517385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental design approach in the synthesis of molecularly imprinted polymers specific for iprodione fungicide</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Binding characteristics of molecularly imprinted polymers based on fungicides in hydroalcoholic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manal Bitar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Maalouly</w:t>
+                <w:t xml:space="preserve">Elias Bou-Maroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanna H. Chebib</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Naim N. Ouaini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cayot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 94, pp.17-24. </w:t>
+              <w:t xml:space="preserve">Journal of Separation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 38 (20), pp.3607-3614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2015.07.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jssc.201500543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02517385v1</w:t>
+                <w:t xml:space="preserve">hal-02515789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pressure on the low-frequency vibrational modes of lysozyme and water: A complementary inelastic neutron scattering and molecular dynamics simulation study</w:t>
               </w:r>
@@ -2446,282 +2446,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02971681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Strongly Does Trehalose Interact with Lysozyme in the Solid State? Insights from Molecular Dynamics Simulation and Inelastic Neutron Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Champion</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+                <w:t xml:space="preserve">Frédéric Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alain Hedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Krenzlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juergen Siepmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, The Journal of Physical Chemistry B, 116, pp.11103-11116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3058096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05385475v1</w:t>
+                <w:t xml:space="preserve">hal-02317903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Strongly Does Trehalose Interact with Lysozyme in the Solid State? Insights from Molecular Dynamics Simulation and Inelastic Neutron Scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nouvelles approches d’étude de la dynamique de l’eau dans des matrices alimentaires faiblement hydratées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Loupiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Karbowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Roudaut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 11/12, pp.29-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02317903v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05385475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose interactions with a model peptide</w:t>
               </w:r>
@@ -3363,295 +3363,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-frequency vibrational properties of lysozyme in sugar aqueous solutions: A Raman scattering and molecular dynamics simulation study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">Thermostabilization Mechanism of Bovine Serum Albumin by Trehalose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Paccou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 131 (24), </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (17), pp.6119-6126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.3273218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp900330r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567170v1</w:t>
+                <w:t xml:space="preserve">hal-02972062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermostabilization Mechanism of Bovine Serum Albumin by Trehalose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Hédoux</w:t>
+                <w:t xml:space="preserve">Low-frequency vibrational properties of lysozyme in sugar aqueous solutions: A Raman scattering and molecular dynamics simulation study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Willart</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
+                <w:t xml:space="preserve">A. H́doux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 113 (17), pp.6119-6126. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 131 (24), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp900330r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3273218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02972062v1</w:t>
+                <w:t xml:space="preserve">hal-01567170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular dynamics studies of the conformation of sorbitol</w:t>
               </w:r>
@@ -3911,601 +3911,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How do trehalose, maltose, and sucrose influence some structural and dynamical properties of lysozyme? Insight from molecular dynamics simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Slow dynamics in glass-forming materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp071946z⟩</w:t>
+              <w:t xml:space="preserve">Molecular Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 32 (12-13), pp.1057-1068. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08927020600900329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567173v1</w:t>
+                <w:t xml:space="preserve">hal-00514999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slow dynamics in glass-forming materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How do trehalose, maltose, and sucrose influence some structural and dynamical properties of lysozyme? Insight from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 32 (12-13), pp.1057-1068. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 111 (31), pp.9410--9420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08927020600900329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp071946z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00514999v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sugar bioprotective effects on thermal denaturation of lysozyme: Insights from Raman scattering experiments and molecular dynamics simulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence of a two-stage thermal denaturation process in lysozyme: A Raman scattering and differential scanning calorimetry investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hédoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrice Bordat</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 352 (42-49 SPEC. ISS.), pp.4430--4436. </w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 124 (1), pp.014703. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.01.105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.2139087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567178v1</w:t>
+                <w:t xml:space="preserve">hal-02972262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of a two-stage thermal denaturation process in lysozyme: A Raman scattering and differential scanning calorimetry investigation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sugar bioprotective effects on thermal denaturation of lysozyme: Insights from Raman scattering experiments and molecular dynamics simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ionov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Willart</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Guinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 352 (42-49 SPEC. ISS.), pp.4430--4436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2006.01.105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2139087⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02972262v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Sugar Bioprotective Mechanisms on the Thermal Denaturation of Lysozyme from Raman Scattering and Differential Scanning Calorimetry Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Willart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ionov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4730,303 +4730,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combined neutron scattering and simulation study on bioprotectant systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How homogeneous are the trehalose, maltose, and sucrose water solutions? An insight from molecular dynamics simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Bordat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Migliardo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.05.033⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 109 (21), pp.11046--11057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp0468657⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01567181v1</w:t>
+                <w:t xml:space="preserve">hal-01567180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How homogeneous are the trehalose, maltose, and sucrose water solutions? An insight from molecular dynamics simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Lerbret</w:t>
+                <w:t xml:space="preserve">A combined neutron scattering and simulation study on bioprotectant systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Migliardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.J. Ramirez-Cuesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F.T. Telling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Bordat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 317 (2-3), pp.258--266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2005.05.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp0468657⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01567180v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of homologous disaccharides on the hydrogen-bond network of water: Complementary Raman scattering experiments and molecular dynamics simulations</w:t>
               </w:r>
@@ -5634,51 +5634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Affouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium On the Properties of Water, ISOPOW XIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Lausanne, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6307,90 +6307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How strongly does trehalose interact with lysozyme at low water contents? Insights from molecular dynamics simulation and inelastic neutron scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Lerbret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Affouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hedoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Krenzlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juergen Siepmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water Biophysics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Perugia, Italy</w:t>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Water Biophysics 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Trieste, Italy</w:t>
@@ -7043,51 +7043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Hédoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NDBB Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Grenoble, France</w:t>
@@ -7309,51 +7309,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0772E89"/>
+    <w:nsid w:val="54D8D91C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7540,51 +7540,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lerbret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094596980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05285019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tizzanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04065j" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895553v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.007" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01690195v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Cao" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugang Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapeng Fang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyoshi Nishinari" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Phillips" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.12.095" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C521D05463902CE84E0632F7F7CBB2A9CD89C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317903v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hedoux" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Krenzlin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3058096" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Mason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Neilson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dempsey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.05.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Seo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1006022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G!erald Lelong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1097519" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567170v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#769;doux" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273218" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972062v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900330r" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Venable" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ces&#224;ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8V5S6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567173v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071946z" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514999v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600900329" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567178v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ionov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.105" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q743LQH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972262v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139087" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061568i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RXQ8C7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0XPBP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567181v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.T. Telling" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.033" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9351CT67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567180v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0468657" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V68BRX31-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Demaret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10052-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3T3HBFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hofmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Entrialgo-Castano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heuchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yampolskii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034971l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GCBCXGRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204472" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-lerbret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2085-3767" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/094596980" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05416979v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Justin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Lerbret" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Loupiac" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-025-10080-x" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05110556v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Assifaoui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00120" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05244386v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Elhachem" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cayot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Bezverkhyy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Karbowiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microc.2025.114924" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-05285019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikaela B&#246;rjesson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Tizzanini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Str&#246;m" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2025.124301" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04722016v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bourque" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Adrian" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Bouyer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03903181v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c05374" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-03775033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bodart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fouilloux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Rachocki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.120093" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02513922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Maire Du Poset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Zitolo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp04065j" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02499464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Rameau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Madeleine-Perdrillat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b01722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02172219v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bou&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.9b00726" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01690195v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiping Cao" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shugang Li" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yapeng Fang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsuyoshi Nishinari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glyn Phillips" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2017.12.095" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01895553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.02.007" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01666775v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Affouard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.7b07082" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01501482v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T. D. Huynh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Neiers" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Chambin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11010" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02359075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Diem Uyen Huynh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm01839g" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02517385v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Bitar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Maalouly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna H. Chebib" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2015.07.002" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8924394C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02515789v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Bou-Maroun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim N. Ouaini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jssc.201500543" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/68588D128107AABAAA8CE74D008E4950876B0DDE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971681v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain H&#233;doux" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Annigh&#246;fer" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Bellissent-Funel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.24189" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0C521D05463902CE84E0632F7F7CBB2A9CD89C9F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317903v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Affouard" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hedoux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Krenzlin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juergen Siepmann" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3058096" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05385475v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Champion" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Roudaut" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971709v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Mason" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboungi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Neilson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Dempsey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.23047" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567167v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bordat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guinet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2010.05.092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318560v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeong-Ah Seo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guinet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Paccou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1006022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015310v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Lelong" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip E. Mason" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John W. Brady" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11483-010-9191-y" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G!erald Lelong" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Saboung" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1097519" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972062v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Willart" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp900330r" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567170v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H&#769;doux" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3273218" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972051v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.M. Venable" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ces&#224;ro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2009.08.003" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567171v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2007.09.011" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W8V5S6Z-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00514999v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Descamps" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08927020600900329" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567173v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp071946z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972262v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ionov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2139087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567178v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2006.01.105" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q743LQH9-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972127v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp061568i" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-RXQ8C7TJ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567182v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Blieck" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Descamps" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.045" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QM0XPBP9-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567180v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Migliardo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp0468657" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567181v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ramirez-Cuesta" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F.T. Telling" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2005.05.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9351CT67-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567179v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2005.01.036" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V68BRX31-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567183v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Demaret" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10052-0" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3T3HBFD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02972295v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Hofmann" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Entrialgo-Castano" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Heuchel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Yampolskii" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma034971l" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-GCBCXGRF-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272692v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U.T.D" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Neiers" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318516v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272452v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huynh U" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272427v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen T." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272352v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uyen H.T.D" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05272294v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cousin F" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318080v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02317901v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318524v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318463v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567176v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2204472" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516973v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Justin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318498v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02318467v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00011225v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>