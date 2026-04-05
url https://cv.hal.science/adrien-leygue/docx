--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -612,382 +612,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Identification unravels multiaxial mechanical response of a carbon-black filled elastomer during ageing</w:t>
+                <w:t xml:space="preserve">A Novel Finite Element-Based Method for Predicting the Permeability of Heterogeneous and Anisotropic Porous Microstructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Madeira</w:t>
+                <w:t xml:space="preserve">Paris Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Costecalde</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Coret</w:t>
+                <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Leygue</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108521⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (12), pp.2873. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17122873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691635v1</w:t>
+                <w:t xml:space="preserve">hal-04786740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-Driven Identification unravels multiaxial mechanical response of a carbon-black filled elastomer during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Dandin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L. Costecalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.108521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259707v3</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Finite Element-Based Method for Predicting the Permeability of Heterogeneous and Anisotropic Porous Microstructures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Héloïse Dandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 17 (12), pp.2873. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma17122873⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786740v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04259707v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data-Driven Identification of hyperelastic models by measuring the strain energy density field</w:t>
               </w:r>
@@ -1116,51 +1116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morancay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1237,51 +1237,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Bancora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1354,90 +1354,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tim Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David May</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suresh G. Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1618,51 +1618,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase distribution and properties identification of heterogeneous materials: A data-driven approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Valdés-Alonzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Eck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1891,51 +1891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morancay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2025,51 +2025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morançay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2488,51 +2488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeeze ﬂow in heterogeneous discontinuous viscous woven prepreg laminates. Experimental measurements and 3D modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2882,51 +2882,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Squeeze flow in heterogeneous unidirectional discontinuous viscous prepreg laminates: Experimental measurement and 3D modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2998,111 +2998,111 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical approach to design dual-scale porosity composite reinforcements with enhanced permeability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Syerko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials &amp; Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 131, pp.307 - 322. </w:t>
+              <w:t xml:space="preserve">, 2017, 131, pp.307-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.matdes.2017.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -3627,1216 +3627,1199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parametric 3D elastic solutions of beams involved in frame structures</w:t>
+                <w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Bordeu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+                <w:t xml:space="preserve">Elena Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Boulze</w:t>
+                <w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Carles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Sireude</w:t>
+                <w:t xml:space="preserve">Christophe Aufrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12989/aas.2015.2.3.233⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (3), pp.317-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05306665v1</w:t>
+                <w:t xml:space="preserve">hal-05306662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Updated-Lagrangian Simulations in Forming Processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Elías Cueto</w:t>
+                <w:t xml:space="preserve">Parametric 3D elastic solutions of beams involved in frame structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éric Feulvarch</w:t>
+                <w:t xml:space="preserve">Daniel Boulze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Carles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Sireude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.1294⟩</w:t>
+              <w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (3), pp.233-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12989/aas.2015.2.3.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552680v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un método de descomposición propia generalizada para operadores diferenciales de alto orden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Quesada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iciar Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Internacional de Métodos Numéricos para Cálculo y Diseño en Ingeniería</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (3), pp.188 - 197. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rimni.2014.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01509350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Lopez</w:t>
+                <w:t xml:space="preserve">Efficient Updated-Lagrangian Simulations in Forming Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Canales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Aufrere</w:t>
+                <w:t xml:space="preserve">Éric Feulvarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (3), pp.317-328. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 651-653, pp.1294-1300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.1294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306662v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separated representations of 3D elastic solutions in shell geometries</w:t>
+                <w:t xml:space="preserve">Arlequin based PGD domain decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Bognet</w:t>
+                <w:t xml:space="preserve">S. Mohamed Nazeer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (1), pp.4. </w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 54 (5), pp.1175-1190. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2213-7467-1-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00466-014-1048-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325487v1</w:t>
+                <w:t xml:space="preserve">hal-04325797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Models defined in stratified-plate domains. A review on efficient 3D PGD-based solution procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Separated representations of 3D elastic solutions in shell geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/RCMA.24.97-109⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2213-7467-1-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01711391v1</w:t>
+                <w:t xml:space="preserve">hal-04325487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiaxial deformation and strain-induced crystallization around a fatigue crack in natural rubber</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Models defined in stratified-plate domains. A review on efficient 3D PGD-based solution procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Lurot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Rublon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.003⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.97-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/RCMA.24.97-109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01010899v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01711391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic-Plastic Reduced Order Modelling of Sheet and Profiles Bending-under-Tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiaxial deformation and strain-induced crystallization around a fatigue crack in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Vicente Aguado</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 611-612, pp.1371-1379. </w:t>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 123, pp.59-69. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1371⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552673v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01010899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time in silico experiments on gene regulatory networks and surgery simulation on handheld devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic-Plastic Reduced Order Modelling of Sheet and Profiles Bending-under-Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gonzalez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+                <w:t xml:space="preserve">Jose Vicente Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Surgery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/2194-3990-1-1⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611-612, pp.1371-1379. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206921v1</w:t>
+                <w:t xml:space="preserve">hal-05552673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric solutions involving geometry: A step towards efficient shape optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4886,1652 +4869,1673 @@
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 268, pp.178-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards an advanced simulation of composites manufacturing by automated tape placement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Real-time in silico experiments on gene regulatory networks and surgery simulation on handheld devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 7 (1), pp.81-92. </w:t>
+              <w:t xml:space="preserve">Journal of Computational Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1112-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/2194-3990-1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763316v1</w:t>
+                <w:t xml:space="preserve">hal-01206921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A separated representation of an error indicator for the mesh refinement process under the proper generalized decomposition framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First steps towards an advanced simulation of composites manufacturing by automated tape placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Nadal</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Juan José Ródenas García</w:t>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00466-014-1097-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.81-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325507v1</w:t>
+                <w:t xml:space="preserve">hal-01763316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation-based adaptative toolpath generation in milling processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+                <w:t xml:space="preserve">A separated representation of an error indicator for the mesh refinement process under the proper generalized decomposition framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Nadal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Beringhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Rauch</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan José Ródenas García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJMMM.2014.060552⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (2), pp.251-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-014-1097-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306660v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlequin based PGD domain decomposition</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simulation-based adaptative toolpath generation in milling processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mohamed Nazeer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Jean-Yves Hascoët</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 54 (5), pp.1175-1190. </w:t>
+              <w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (3/4), pp.263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-014-1048-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJMMM.2014.060552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325797v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Tools for the Control of the Unsteady Heating of an Airfoil</w:t>
+                <w:t xml:space="preserve">The Proper Generalized Decomposition (PGD) as a numerical procedure to solve 3D cracked plates in linear elastic fracture mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Masson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Eugenio Giner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Ródenas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elías Cueto</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Fuenmayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 50 (10), pp.1710-1720. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515084v1</w:t>
+                <w:t xml:space="preserve">hal-01007373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD-Based Computational Vademecum for Efficient Design, Optimization and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Real Time Simulation of Biological Soft Tissues: A PGD Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siamak Niroomandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Icíar Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu Weldt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-013-9080-x⟩</w:t>
+              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (5), pp.586-600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cnm.2544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515083v2</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+                <w:t xml:space="preserve">Numerical Tools for the Control of the Unsteady Heating of an Airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.339-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006961v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of non uniform thermal contact resistance in automated tape placement process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+                <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-013-1144-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049512044457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006940v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Real Time Control of Toolpath in Milling Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PGD-Based Computational Vademecum for Efficient Design, Optimization and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.706⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.31 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-013-9080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552608v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Non-Linear Thermal Models in Shell Domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Identification of non uniform thermal contact resistance in automated tape placement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Soccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/09615531311289105⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.479-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1144-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007391v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the solution of the heat equation in very thin tapes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Pruliere</w:t>
+                <w:t xml:space="preserve">Toward a Real Time Control of Toolpath in Milling Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.706-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.706⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01062911v1</w:t>
+                <w:t xml:space="preserve">hal-05552608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Simulation of Biological Soft Tissues: A PGD Approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Felipe Bordeu Weldt</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Non-Linear Thermal Models in Shell Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Béringhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cnm.2544⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09615531311289105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01007231v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Online Control of Forming Processes Involving Residual Stresses: Defining Multi-Parametric &amp;lt;i&amp;gt;Computational vademecums&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Vicente Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6549,1751 +6553,1747 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 554-557, pp.699-705. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05552754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Proper Generalized Decomposition (PGD) as a numerical procedure to solve 3D cracked plates in linear elastic fracture mechanics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Juan Ródenas</w:t>
+                <w:t xml:space="preserve">On the solution of the heat equation in very thin tapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Pruliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 50 (10), pp.1710-1720. </w:t>
+              <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65, pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007373v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheology of multiwalled carbon nanotube and carbon black suspensions</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data driven inverse identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn M Yearsley</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">David Gonzáles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4751871⟩</w:t>
+              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 82 (9), pp.1677 - 1695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04325491v1</w:t>
+                <w:t xml:space="preserve">hal-01730141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fully 3D simulations of thermoelastic models defined in plate and shell geometries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Advanced simulation of models defined in plate geometries: 3D solutions with 2D computational complexity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Bognet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17797179.2012.702429⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 201, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.08.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325809v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data-driven control of thermal processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+                <w:t xml:space="preserve">First Steps on the Modeling and Simulation of Thermoplastic/Thermoset Phase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 213-216, pp.29 - 41. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728702v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the solution of the multidimensional Langer's equation using the proper generalized decomposition method for modeling phase transitions</w:t>
+                <w:t xml:space="preserve">The rheology of multiwalled carbon nanotube and carbon black suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Lamari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">Kathryn M Yearsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm R Mackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/20/1/015007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (6), pp.1465-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4751871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061890v1</w:t>
+                <w:t xml:space="preserve">hal-04325491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Approach Toward a Proper Generalized Decomposition Based Time Parallelization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+                <w:t xml:space="preserve">On the fully 3D simulations of thermoelastic models defined in plate and shell geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1-2), pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2012.702429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05552749v1</w:t>
+                <w:t xml:space="preserve">hal-04325809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data driven inverse identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId176" w:history="1">
+                <w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data-driven control of thermal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 82 (9), pp.1677 - 1695. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213-216, pp.29 - 41. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matcom.2012.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01730141v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced simulation of models defined in plate geometries: 3D solutions with 2D computational complexity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+                <w:t xml:space="preserve">On the solution of the multidimensional Langer's equation using the proper generalized decomposition method for modeling phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 201, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.08.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/20/1/015007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462825v1</w:t>
+                <w:t xml:space="preserve">hal-01061890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Steps on the Modeling and Simulation of Thermoplastic/Thermoset Phase Separation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">A First Approach Toward a Proper Generalized Decomposition Based Time Parallelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 504-506, pp.283-288. </w:t>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.461-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552664v1</w:t>
+                <w:t xml:space="preserve">hal-05552749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Composites Manufacturing Processes: Towards an Advanced Simulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overview of the proper generalized decomposition with applications in computational rheology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Masson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Roland Keunings</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 166 (11), pp.578-592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01005984v1</w:t>
+                <w:t xml:space="preserve">hal-01061441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological approach to efficient modeling and optimization of thermal processes taking place in a die: application to pultrusion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Composites Manufacturing Processes: Towards an Advanced Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.05.001⟩</w:t>
+              <w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.23-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rcma.21.23-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007033v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01005984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview of the proper generalized decomposition with applications in computational rheology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodological approach to efficient modeling and optimization of thermal processes taking place in a die: application to pultrusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Breitkopf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42 (9), pp.1169-1178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01061441v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Coarse Graining of 4-Cyano-4′-pentylbiphenyl</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A first step towards the use of Proper General Decomposition method for structural optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Doros N. Theodorou</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ie901957r⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 17 (4), pp.465-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-010-9052-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007354v1</w:t>
+                <w:t xml:space="preserve">hal-01004831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first step towards the use of Proper General Decomposition method for structural optimization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Coarse Graining of 4-Cyano-4′-pentylbiphenyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigorios Megariotis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Vyrkou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Verron</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doros N. Theodorou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 17 (4), pp.465-472. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.546-556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11831-010-9052-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ie901957r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01004831v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single segment differential tube model with interchain tube pressure effect</w:t>
               </w:r>
@@ -8318,51 +8318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 161 (1-3), pp.10-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8422,51 +8422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 136 (1), pp.1-16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8526,51 +8526,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 133 (1), pp.28-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8630,51 +8630,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 128 (1), pp.23-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Wapperom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 130 (2-3), pp.63-76. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8838,51 +8838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Beris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 101 (1-3), pp.95-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8961,51 +8961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Proper Generalized Decomposition for Advanced Numerical Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Keunings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9380,51 +9380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7F2B7B70"/>
+    <w:nsid w:val="AD3C285F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9611,51 +9611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-leygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0714-822X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180415867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496354v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bahaj Filali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00830-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711943v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691635v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madeira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costecalde" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leygue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108521" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786740v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Mulye" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17122873" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Costecalde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct-23.386903" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301210v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dal&#233;mat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Canales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;ar Alfaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93945T12-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5240" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306665v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulze" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carles" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sireude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.233" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552680v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1294" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509350v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quesada" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Alfaro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rimni.2014.09.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325487v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2213-7467-1-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711391v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lurot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.24.97-109" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552673v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Aguado" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1371" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2194-3990-1-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Cueto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nadal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1097-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325797v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamed Nazeer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1048-7" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515084v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Masson" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515083v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-013-9080-x" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006940v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1144-9" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007391v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311289105" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062911v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.017" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007231v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu Weldt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2544" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76ACA05C9D580270B860EAA2DFB60C906EEAA1A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552754v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.699" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007373v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Giner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R&#243;denas" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuenmayor" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.039" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325491v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Yearsley" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm R Mackley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4751871" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325809v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702429" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728702v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.11.018" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061890v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/1/015007" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552749v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.461" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730141v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;les" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462825v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.08.025" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552664v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005984v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Masson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.23-32" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007033v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.05.001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061441v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Megariotis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Vyrkou" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doros N. Theodorou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901957r" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004831v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9052-3" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Dhole" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.10.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.02.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wapperom" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.08.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00143-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02865-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-leygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0714-822X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180415867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496354v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bahaj Filali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00830-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711943v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Mulye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17122873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madeira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costecalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leygue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Costecalde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct-23.386903" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301210v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dal&#233;mat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Canales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;ar Alfaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93945T12-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5240" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sireude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quesada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Alfaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rimni.2014.09.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamed Nazeer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1048-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2213-7467-1-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lurot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.24.97-109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Aguado" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1371" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Cueto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2194-3990-1-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nadal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1097-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Giner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R&#243;denas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuenmayor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu Weldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2544" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76ACA05C9D580270B860EAA2DFB60C906EEAA1A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Masson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515083v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-013-9080-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1144-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311289105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.699" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;les" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.08.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552664v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.283" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Yearsley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm R Mackley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4751871" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325809v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702429" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728702v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.11.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/1/015007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.461" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Masson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.23-32" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.05.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9052-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Megariotis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Vyrkou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doros N. Theodorou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901957r" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Dhole" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.10.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.02.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wapperom" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.08.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00143-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02865-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>