--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -729,646 +729,646 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04786740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Identification unravels multiaxial mechanical response of a carbon-black filled elastomer during ageing</w:t>
+                <w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Madeira</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Héloïse Dandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Stainier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108521⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04691635v1</w:t>
+                <w:t xml:space="preserve">hal-04259707v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data-Driven Identification unravels multiaxial mechanical response of a carbon-black filled elastomer during ageing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Madeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Costecalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Héloïse Dandin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Yves Le Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t>
+              <w:t xml:space="preserve">Polymer Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.108521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04259707v3</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Identification of hyperelastic models by measuring the strain energy density field</w:t>
+                <w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Costecalde</w:t>
+                <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Morancay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5254/rct-23.386903⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04292137v1</w:t>
+                <w:t xml:space="preserve">hal-04586086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Morancay</w:t>
+                <w:t xml:space="preserve">Simone Bancora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Suresh Advani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10, </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 165, pp.107319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04586086v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04586151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t>
+                <w:t xml:space="preserve">Data-Driven Identification of hyperelastic models by measuring the strain energy density field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simone Bancora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Léna Costecalde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suresh Advani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
+                <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 165, pp.107319. </w:t>
+              <w:t xml:space="preserve">Rubber Chemistry and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5254/rct-23.386903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04586151v1</w:t>
+                <w:t xml:space="preserve">hal-04292137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t>
               </w:r>
@@ -1527,51 +1527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1852,77 +1852,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of interply adhesion in composite forming of viscous discontinuous thermoplastic prepregs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Morancay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1986,51 +1986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Dilip Mulye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hemmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2172,51 +2172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
@@ -2397,51 +2397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 136, pp.103087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2661,51 +2661,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Réthoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Stainier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2908,51 +2908,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Comas-Cardona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 103, pp.196-207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4550,51 +4550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Rublon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Saintier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4652,174 +4652,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01010899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic-Plastic Reduced Order Modelling of Sheet and Profiles Bending-under-Tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Real-time in silico experiments on gene regulatory networks and surgery simulation on handheld devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iciar Alfaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jose Vicente Aguado</w:t>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1371⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/2194-3990-1-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552673v1</w:t>
+                <w:t xml:space="preserve">hal-01206921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parametric solutions involving geometry: A step towards efficient shape optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4869,489 +4886,472 @@
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 268, pp.178-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cma.2013.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02486097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-time in silico experiments on gene regulatory networks and surgery simulation on handheld devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iciar Alfaro</w:t>
+                <w:t xml:space="preserve">First steps towards an advanced simulation of composites manufacturing by automated tape placement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Gonzalez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 1 (1), pp.1-14. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (1), pp.81-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/2194-3990-1-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-012-1112-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01206921v1</w:t>
+                <w:t xml:space="preserve">hal-01763316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards an advanced simulation of composites manufacturing by automated tape placement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A separated representation of an error indicator for the mesh refinement process under the proper generalized decomposition framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrique Nadal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Beringhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan José Ródenas García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12289-012-1112-9⟩</w:t>
+              <w:t xml:space="preserve">Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (2), pp.251-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00466-014-1097-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763316v1</w:t>
+                <w:t xml:space="preserve">hal-04325507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A separated representation of an error indicator for the mesh refinement process under the proper generalized decomposition framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Enrique Nadal</w:t>
+                <w:t xml:space="preserve">Elastic-Plastic Reduced Order Modelling of Sheet and Profiles Bending-under-Tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Vicente Aguado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (2), pp.251-266. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 611-612, pp.1371-1379. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00466-014-1097-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1371⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325507v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation-based adaptative toolpath generation in milling processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5584,51 +5584,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real Time Simulation of Biological Soft Tissues: A PGD Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siamak Niroomandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Icíar Alfaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5711,918 +5711,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Tools for the Control of the Unsteady Heating of an Airfoil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of non uniform thermal contact resistance in automated tape placement process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Masson</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Soccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Poitou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4), pp.479-486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-013-1144-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01515084v1</w:t>
+                <w:t xml:space="preserve">hal-01006940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
+                <w:t xml:space="preserve">PGD-Based Computational Vademecum for Efficient Design, Optimization and Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Bordeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0909049512044457⟩</w:t>
+              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20 (1), pp.31 - 59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11831-013-9080-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006961v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515083v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PGD-Based Computational Vademecum for Efficient Design, Optimization and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Rublon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Saintier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Beurrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11831-013-9080-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 20, pp.105-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0909049512044457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01515083v2</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01006961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of non uniform thermal contact resistance in automated tape placement process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anaïs Barasinski</w:t>
+                <w:t xml:space="preserve">Numerical Tools for the Control of the Unsteady Heating of an Airfoil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3 (6), pp.339-351</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01006940v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward a Real Time Control of Toolpath in Milling Processes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Rauch</w:t>
+                <w:t xml:space="preserve">Towards a Framework for Non-Linear Thermal Models in Shell Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Yves Hascoet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marianne Béringhier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linh Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Grandidier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.706⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (1), pp.55-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/09615531311289105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552608v1</w:t>
+                <w:t xml:space="preserve">hal-01007391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Framework for Non-Linear Thermal Models in Shell Domains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards Online Control of Forming Processes Involving Residual Stresses: Defining Multi-Parametric &amp;lt;i&amp;gt;Computational vademecums&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jose Vicente Aguado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/09615531311289105⟩</w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.699-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007391v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Online Control of Forming Processes Involving Residual Stresses: Defining Multi-Parametric &amp;lt;i&amp;gt;Computational vademecums&amp;lt;/i&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jose Vicente Aguado</w:t>
+                <w:t xml:space="preserve">Toward a Real Time Control of Toolpath in Milling Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Rauch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Yves Hascoet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 554-557, pp.699-705. </w:t>
+              <w:t xml:space="preserve">, 2013, 554-557, pp.706-713. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05552754v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05552608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the solution of the heat equation in very thin tapes</w:t>
               </w:r>
@@ -6634,77 +6634,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Pruliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Thermal Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 65, pp.148-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6751,64 +6751,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data driven inverse identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Gonzáles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Poulhaon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6924,51 +6924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Poitou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 201, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6996,763 +6996,763 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01462825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First Steps on the Modeling and Simulation of Thermoplastic/Thermoset Phase Separation</w:t>
+                <w:t xml:space="preserve">The rheology of multiwalled carbon nanotube and carbon black suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Lamari</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">Kathryn M Yearsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malcolm R Mackley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.283⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rheology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (6), pp.1465-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1122/1.4751871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552664v1</w:t>
+                <w:t xml:space="preserve">hal-04325491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rheology of multiwalled carbon nanotube and carbon black suspensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malcolm R Mackley</w:t>
+                <w:t xml:space="preserve">On the fully 3D simulations of thermoelastic models defined in plate and shell geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Bognet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rheology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1122/1.4751871⟩</w:t>
+              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 21 (1-2), pp.40-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17797179.2012.702429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325491v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the fully 3D simulations of thermoelastic models defined in plate and shell geometries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Bognet</w:t>
+                <w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data-driven control of thermal processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chady Ghnatios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Huerta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17797179.2012.702429⟩</w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 213-216, pp.29 - 41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.11.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325809v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data-driven control of thermal processes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonio Huerta</w:t>
+                <w:t xml:space="preserve">On the solution of the multidimensional Langer's equation using the proper generalized decomposition method for modeling phase transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 213-216, pp.29 - 41. </w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 20 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2011.11.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0965-0393/20/1/015007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728702v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01061890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the solution of the multidimensional Langer's equation using the proper generalized decomposition method for modeling phase transitions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amine Ammar</w:t>
+                <w:t xml:space="preserve">A First Approach Toward a Proper Generalized Decomposition Based Time Parallelization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 20 (1), </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.461-466. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0965-0393/20/1/015007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01061890v1</w:t>
+                <w:t xml:space="preserve">hal-05552749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Approach Toward a Proper Generalized Decomposition Based Time Parallelization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Poulhaon</w:t>
+                <w:t xml:space="preserve">First Steps on the Modeling and Simulation of Thermoplastic/Thermoset Phase Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Key Engineering Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 504-506, pp.461-466. </w:t>
+              <w:t xml:space="preserve">, 2012, 504-506, pp.283-288. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05552749v1</w:t>
+                <w:t xml:space="preserve">hal-05552664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the proper generalized decomposition with applications in computational rheology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8084,51 +8084,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first step towards the use of Proper General Decomposition method for structural optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (4), pp.465-472. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9116,51 +9116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Coret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Leygue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Verron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, pp.103087. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -9380,51 +9380,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AD3C285F"/>
+    <w:nsid w:val="E8A100B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9611,51 +9611,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-leygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0714-822X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180415867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496354v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bahaj Filali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00830-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711943v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Mulye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17122873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691635v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madeira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costecalde" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leygue" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108521" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Costecalde" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct-23.386903" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301210v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dal&#233;mat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Canales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;ar Alfaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93945T12-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5240" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sireude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quesada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Alfaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rimni.2014.09.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamed Nazeer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1048-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2213-7467-1-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lurot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.24.97-109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552673v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Aguado" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1371" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486097v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Cueto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206921v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2194-3990-1-1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325507v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nadal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1097-y" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Giner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R&#243;denas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuenmayor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu Weldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2544" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76ACA05C9D580270B860EAA2DFB60C906EEAA1A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515084v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Masson" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515083v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-013-9080-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006940v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1144-9" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007391v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311289105" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552754v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.699" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;les" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.08.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552664v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.283" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325491v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Yearsley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm R Mackley" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4751871" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325809v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702429" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728702v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.11.018" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061890v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/1/015007" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552749v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.461" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Masson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.23-32" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.05.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9052-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Megariotis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Vyrkou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doros N. Theodorou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901957r" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Dhole" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.10.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.02.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wapperom" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.08.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00143-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02865-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-leygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0714-822X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180415867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496354v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bahaj Filali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00830-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711943v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Mulye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17122873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costecalde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leygue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108521" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Costecalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct-23.386903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301210v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dal&#233;mat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Canales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;ar Alfaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93945T12-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5240" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sireude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quesada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Alfaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rimni.2014.09.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamed Nazeer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1048-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2213-7467-1-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lurot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.24.97-109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2194-3990-1-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Cueto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nadal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1097-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Aguado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1371" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Giner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R&#243;denas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuenmayor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu Weldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2544" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76ACA05C9D580270B860EAA2DFB60C906EEAA1A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006940v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1144-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515083v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-013-9080-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Masson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311289105" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.699" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;les" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.08.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325491v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Yearsley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm R Mackley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4751871" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702429" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.11.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/1/015007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552749v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.461" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552664v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Masson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.23-32" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.05.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9052-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Megariotis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Vyrkou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doros N. Theodorou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901957r" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Dhole" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.10.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.02.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wapperom" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.08.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00143-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02865-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>