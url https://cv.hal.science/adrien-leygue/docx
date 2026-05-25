--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1,9325 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...9273 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:121.51898734177px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Adrien Leygue </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargé de Recherche (CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">adrien-leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0714-822X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">180415867</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=EcF47UUAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (71)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretable crack features for the representation of kinematic fields in the case of fatigue overloads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghita Bahaj Filali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-024-00830-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04496354v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the formulation and convergence of Data Driven Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 353, pp.761-773. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crmeca.303⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical and numerical assessment of Data-Driven Identification method applied to nonlinear elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nour Hachem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2025.118273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04991913v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-the-fly adaptive sampling strategy for data-driven computational mechanics: Applications to computational homogenisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 207, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2025.105382⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graph-based representation of history-dependent material response in the Data-Driven Computational Mechanics framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héloïse Dandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 419, pp.116694. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2023.116694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259707v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Identification unravels multiaxial mechanical response of a carbon-black filled elastomer during ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Madeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Costecalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Yves Le Gac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polymer Testing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 137, pp.108521. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.polymertesting.2024.108521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Finite Element-Based Method for Predicting the Permeability of Heterogeneous and Anisotropic Porous Microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Mulye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Syerko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17 (12), pp.2873. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma17122873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04786740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified numerical process modeling of forming and consolidation for thermoplastic composites with prepreg patches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Dilip Mulye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Morancay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2023.1176482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient dual-scale flow simulation for Resin Transfer Molding process based on domains skeletonization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Bancora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 165, pp.107319. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Identification of hyperelastic models by measuring the strain energy density field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léna Costecalde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rubber Chemistry and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5254/rct-23.386903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmark exercise on image-based permeability determination of engineering textiles: Microscale predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Syerko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David May</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suresh G. Advani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 167, pp.107397. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2022.107397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193253v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustness of the Data-Driven Identification algorithm with incomplete input data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dalémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Theoretical, Computational and Applied Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/jtcam.12590⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301210v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase distribution and properties identification of heterogeneous materials: A data-driven approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Valdés-Alonzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedikt Eck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto García-González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 390, pp.114354. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.114354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite element solver for data-driven finite strain elasticity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Platzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 379, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2021.113756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical modeling of interply adhesion in composite forming of viscous discontinuous thermoplastic prepregs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Dilip Mulye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Morancay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part B: Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 191, pp.107953. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesb.2020.107953⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Modeling of Interply Adhesion in Composite Forming of Viscous Discontinuous Thermoplastic Prepregs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paris Dilip Mulye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Hemmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Morançay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47, pp.71-73. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05337584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-parametric material state field extraction from full field measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rian Seghir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02158197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Model-free data-driven methods in mechanics: material data identification and solvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Ortiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-019-01731-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring stress field without constitutive equation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dalémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechanics of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 136, pp.103087. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squeeze ﬂow in heterogeneous discontinuous viscous woven prepreg laminates. Experimental measurements and 3D modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandeep Gudiwada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Lebrun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 28 (1), pp.35-53. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.28.35-53⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04586126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-based derivation of material response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 331, pp.184-196. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2017.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436800v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational measurements of stress fields from digital images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Réthoré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Stainier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113 (12), pp.1810-1826. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5721⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01454432v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Squeeze flow in heterogeneous unidirectional discontinuous viscous prepreg laminates: Experimental measurement and 3D modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégoire Sorba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Comas-Cardona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.196-207. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2017.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A numerical approach to design dual-scale porosity composite reinforcements with enhanced permeability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Syerko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials &amp; Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.307-322. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matdes.2017.06.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vademecum ‐based GFEM (V‐GFEM): optimal enrichment for transient problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Canales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 108 (9), pp.971-989. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/nme.5240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-plane/out-of-plane separated representations of updated Lagrangian descriptions of viscoplastic flow models in plate domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Canales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icíar Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 344 (4-5), pp.225-235. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crme.2015.12.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the space separated representation when addressing the solution of PDE in complex domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Ghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangtao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (2), pp.475-500. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3934/dcdss.2016008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05406632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric modeling of an electromagnetic compression device with the proper generalized decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Racineux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9 (1), pp.101-113. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-014-1212-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric 3D elastic solutions of beams involved in frame structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Ghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Boulze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Carles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Sireude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Aircraft and Spacecraft Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2 (3), pp.233-248. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12989/aas.2015.2.3.233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un método de descomposición propia generalizada para operadores diferenciales de alto orden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Quesada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Métodos Numéricos para Cálculo y Diseño en Ingeniería</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3), pp.188 - 197. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rimni.2014.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Updated-Lagrangian Simulations in Forming Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Canales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Feulvarch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 651-653, pp.1294-1300. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.1294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flow modeling of linear and nonlinear fluids in two scale fibrous fabrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Abisset-Chavanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Aufrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (3), pp.317-328. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-015-1280-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Separated representations of 3D elastic solutions in shell geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.4. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2213-7467-1-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Models defined in stratified-plate domains. A review on efficient 3D PGD-based solution procedures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Ghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Lurot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24 (1), pp.97-109. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RCMA.24.97-109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiaxial deformation and strain-induced crystallization around a fatigue crack in natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saintier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Beurrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 123, pp.59-69. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2014.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time in silico experiments on gene regulatory networks and surgery simulation on handheld devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iciar Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (1), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2194-3990-1-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01206921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric solutions involving geometry: A step towards efficient shape optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elias Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 268, pp.178-193. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2013.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02486097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First steps towards an advanced simulation of composites manufacturing by automated tape placement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Ghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulhaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), pp.81-92. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-012-1112-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A separated representation of an error indicator for the mesh refinement process under the proper generalized decomposition framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrique Nadal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Beringhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan José Ródenas García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 55 (2), pp.251-266. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-014-1097-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic-Plastic Reduced Order Modelling of Sheet and Profiles Bending-under-Tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vicente Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 611-612, pp.1371-1379. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.611-612.1371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation-based adaptative toolpath generation in milling processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulhaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Hascoët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Machining and Machinability of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3/4), pp.263. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMM.2014.060552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05306660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arlequin based PGD domain decomposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mohamed Nazeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (5), pp.1175-1190. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00466-014-1048-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of non uniform thermal contact resistance in automated tape placement process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Soccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Material Forming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.479-486. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12289-013-1144-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ synchrotron wide-angle X-ray diffraction investigation of fatigue cracks in natural rubber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Huneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Saintier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Beurrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.105-109. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S0909049512044457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01006961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PGD-Based Computational Vademecum for Efficient Design, Optimization and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (1), pp.31 - 59. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-013-9080-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515083v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Tools for the Control of the Unsteady Heating of an Airfoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Ghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mechanics Engineering and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3 (6), pp.339-351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Framework for Non-Linear Thermal Models in Shell Domains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Béringhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Tuan Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Grandidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Numerical Methods for Heat and Fluid Flow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23 (1), pp.55-73. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09615531311289105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the solution of the heat equation in very thin tapes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Pruliere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Thermal Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 65, pp.148-157. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijthermalsci.2012.10.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01062911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Online Control of Forming Processes Involving Residual Stresses: Defining Multi-Parametric &amp;lt;i&amp;gt;Computational vademecums&amp;lt;/i&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Vicente Aguado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.699-705. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.699⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a Real Time Control of Toolpath in Milling Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulhaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Rauch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Yves Hascoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 554-557, pp.706-713. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.554-557.706⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Simulation of Biological Soft Tissues: A PGD Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siamak Niroomandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Icíar Alfaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu Weldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal for Numerical Methods in Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (5), pp.586-600. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cnm.2544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proper Generalized Decomposition (PGD) as a numerical procedure to solve 3D cracked plates in linear elastic fracture mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugenio Giner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ródenas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javier Fuenmayor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 50 (10), pp.1710-1720. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.01.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The rheology of multiwalled carbon nanotube and carbon black suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kathryn M Yearsley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm R Mackley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 56 (6), pp.1465-1490. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/1.4751871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the fully 3D simulations of thermoelastic models defined in plate and shell geometries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21 (1-2), pp.40-51. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/17797179.2012.702429⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04325809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data-driven control of thermal processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Ghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Huerta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213-216, pp.29 - 41. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.11.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the solution of the multidimensional Langer's equation using the proper generalized decomposition method for modeling phase transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (1), </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0965-0393/20/1/015007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A First Approach Toward a Proper Generalized Decomposition Based Time Parallelization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulhaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 504-506, pp.461-466. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.461⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Steps on the Modeling and Simulation of Thermoplastic/Thermoset Phase Separation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Lamari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Key Engineering Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 504-506, pp.283-288. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.504-506.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proper Generalized Decomposition based dynamic data driven inverse identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Gonzáles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Poulhaon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics and Computers in Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82 (9), pp.1677 - 1695. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.matcom.2012.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01730141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced simulation of models defined in plate geometries: 3D solutions with 2D computational complexity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Bordeu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Poitou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 201, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2011.08.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01462825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composites Manufacturing Processes: Towards an Advanced Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Bognet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Ghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anaïs Barasinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des composites et des matériaux avancés = Journal of Composite and Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21 (1), pp.23-32. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rcma.21.23-32⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01005984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodological approach to efficient modeling and optimization of thermal processes taking place in a die: application to pultrusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chady Ghnatios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elías Cueto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Breitkopf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 42 (9), pp.1169-1178. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2011.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview of the proper generalized decomposition with applications in computational rheology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Keunings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 166 (11), pp.578-592</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01061441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Coarse Graining of 4-Cyano-4′-pentylbiphenyl</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grigorios Megariotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonia Vyrkou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doros N. Theodorou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial and engineering chemistry research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.546-556. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/ie901957r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A first step towards the use of Proper General Decomposition method for structural optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Computational Methods in Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 17 (4), pp.465-472. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11831-010-9052-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single segment differential tube model with interchain tube pressure effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunil Dhole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Keunings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 161 (1-3), pp.10-18. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2009.03.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tube-based constitutive equation for polydisperse entangled linear polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Keunings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 136 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2006.01.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differential tube-based model for predicting the linear viscoelastic moduli of polydisperse entangled linear polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Keunings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 133 (1), pp.28-34. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A differential formulation of thermal constraint release for entangled linear polymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Keunings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 128 (1), pp.23-28. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical simulation of large amplitude oscillatory shear of a high-density polyethylene melt using the MSF model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wapperom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Keunings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 130 (2-3), pp.63-76. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnnfm.2005.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A constitutive equation for entangled linear polymers inspired by reptation theory and consistent with non-equilibrium thermodynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Beris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Keunings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Non-Newtonian Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 101 (1-3), pp.95-111. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0377-0257(01)00143-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Proper Generalized Decomposition for Advanced Numerical Simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Chinesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Keunings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, 2014, SpringerBriefs in Applied Sciences and Technology, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02865-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05552612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of ``Robustness of the Data-Driven Identification algorithm with incomplete input data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dalémat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Coret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Verron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, pp.103087. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechmat.2019.103087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03647968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A tube based configuration formalism for entangled linear polymers under flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leygue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physics [physics]. Université catholique de Louvain, 2005. English. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04586137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId265"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -9380,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8A100B1"/>
+    <w:nsid w:val="E8FB81CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9611,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-leygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0714-822X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180415867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496354v3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bahaj Filali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00830-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711943v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.303" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786740v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Mulye" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17122873" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691635v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madeira" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costecalde" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leygue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108521" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292137v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Costecalde" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct-23.386903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301210v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dal&#233;mat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12590" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552633v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114354" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415371v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103087" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552657v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Canales" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;ar Alfaro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93945T12-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325669v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5240" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406632v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Xu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016008" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306665v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulze" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carles" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sireude" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.233" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quesada" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Alfaro" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rimni.2014.09.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552680v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1294" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325797v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamed Nazeer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1048-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325487v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2213-7467-1-4" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711391v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lurot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.24.97-109" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206921v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2194-3990-1-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486097v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Cueto" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.003" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325507v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nadal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1097-y" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552673v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Aguado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1371" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Giner" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R&#243;denas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuenmayor" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.039" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007231v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu Weldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2544" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76ACA05C9D580270B860EAA2DFB60C906EEAA1A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006940v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1144-9" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515083v2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-013-9080-x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515084v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Masson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007391v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311289105" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552754v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.699" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.017" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730141v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;les" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.001" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462825v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.08.025" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325491v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Yearsley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm R Mackley" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4751871" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325809v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702429" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728702v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.11.018" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061890v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/1/015007" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552749v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.461" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552664v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.283" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061441v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005984v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Masson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.23-32" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007033v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.05.001" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004831v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9052-3" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007354v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Megariotis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Vyrkou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doros N. Theodorou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901957r" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004946v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Dhole" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.014" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004957v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.013" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.10.003" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004700v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.02.009" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007132v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wapperom" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.08.002" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004691v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beris" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00143-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552612v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02865-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647968v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586137v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/adrien-leygue" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0714-822X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/180415867" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EcF47UUAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496354v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghita Bahaj Filali" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leygue" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien R&#233;thor&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-024-00830-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711943v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.303" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991913v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Hachem" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Stainier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2025.118273" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113418v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Rocha" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Platzer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2025.105382" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259707v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Dandin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2023.116694" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Madeira" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costecalde" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leygue" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Yves Le Gac" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymertesting.2024.108521" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786740v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Mulye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Syerko" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17122873" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586086v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paris Dilip Mulye" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Morancay" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2023.1176482" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Bancora" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh Advani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107319" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04292137v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Costecalde" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Verron" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5254/rct-23.386903" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193253v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Schmidt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David May" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suresh G. Advani" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2022.107397" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301210v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dal&#233;mat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/jtcam.12590" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552633v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vald&#233;s-Alonzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Eck" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Garc&#237;a-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114354" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Ortiz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.113756" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586131v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hemmer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2020.107953" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337584v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Moran&#231;ay" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.135" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02158197v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rian Seghir" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01725-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159717v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-019-01731-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415371v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2019.103087" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04586126v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Sorba" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandeep Gudiwada" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Lebrun" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.28.35-53" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436800v3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.11.013" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454432v3" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5721" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325824v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2017.10.007" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FG2RXGS1-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325495v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matdes.2017.06.035" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325669v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Canales" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5240" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552657v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ic&#237;ar Alfaro" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2015.12.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93945T12-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05406632v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chady Ghnatios" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangtao Xu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visonneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/dcdss.2016008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790318v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Heuz&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Racineux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-014-1212-9" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306665v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Boulze" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Carles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Sireude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12989/aas.2015.2.3.233" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509350v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Quesada" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Xu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iciar Alfaro" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rimni.2014.09.001" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552680v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Feulvarch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.1294" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Lopez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Abisset-Chavanne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aufrere" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-015-1280-5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325487v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Bognet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2213-7467-1-4" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711391v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Lurot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Barasinski" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RCMA.24.97-109" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010899v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rublon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Huneau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Saintier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Beurrot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2014.04.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01206921v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonzalez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2194-3990-1-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486097v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Huerta" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elias Cueto" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2013.09.003" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763316v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Poulhaon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-012-1112-9" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325507v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nadal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Beringhier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Jos&#233; R&#243;denas Garc&#237;a" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1097-y" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552673v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Vicente Aguado" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.611-612.1371" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306660v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rauch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Hasco&#235;t" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMM.2014.060552" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325797v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mohamed Nazeer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-014-1048-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006940v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Soccard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Poitou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-013-1144-9" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049512044457" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515083v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-013-9080-x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515084v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Masson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007391v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne B&#233;ringhier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Tuan Nguyen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Grandidier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09615531311289105" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062911v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Pruliere" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijthermalsci.2012.10.017" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552754v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.699" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Hascoet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.554-557.706" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007231v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siamak Niroomandi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Bordeu Weldt" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cnm.2544" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/76ACA05C9D580270B860EAA2DFB60C906EEAA1A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007373v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenio Giner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan R&#243;denas" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Fuenmayor" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.01.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325491v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Yearsley" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm R Mackley" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4751871" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325809v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17797179.2012.702429" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728702v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.11.018" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061890v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Lamari" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0965-0393/20/1/015007" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552749v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.461" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552664v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.504-506.283" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01730141v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gonz&#225;les" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2012.04.001" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462825v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2011.08.025" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005984v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Masson" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rcma.21.23-32" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007033v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Breitkopf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2011.05.001" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01061441v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Keunings" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007354v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigorios Megariotis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Vyrkou" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doros N. Theodorou" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ie901957r" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004831v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11831-010-9052-3" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Dhole" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bailly" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2009.03.014" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004957v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2006.01.013" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004701v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.10.003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004700v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.02.009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007132v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wapperom" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnnfm.2005.08.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004691v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Beris" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0257(01)00143-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05552612v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02865-1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647968v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04586137v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>