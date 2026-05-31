--- v0 (2026-05-06)
+++ v1 (2026-05-31)
@@ -234,563 +234,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03217631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HeCTOr: the $^3$He Cryogenic Target of Orsay for direct nuclear reactions with radioactive ion beams</w:t>
+                <w:t xml:space="preserve">Evaluation of the $^{35}\mathrm{K}(p,\gamma)^{36}\mathrm{Ca}$ reaction rate using the $^{37}\mathrm{Ca}(p,d)^{36}\mathrm{Ca}$ transfer reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Galtarossa</w:t>
+                <w:t xml:space="preserve">L. Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pierens</w:t>
+                <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Delpech</w:t>
+                <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Galet</w:t>
+                <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 1018, pp.165830. </w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (5), pp.055809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165830⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.055809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235646v1</w:t>
+                <w:t xml:space="preserve">hal-03235679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MUGAST-AGATA-VAMOS campaign: Set-up and performances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HeCTOr: the $^3$He Cryogenic Target of Orsay for direct nuclear reactions with radioactive ion beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Galtarossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ramos</w:t>
+                <w:t xml:space="preserve">V. Delpech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Raggio</w:t>
+                <w:t xml:space="preserve">F. Galet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 1014, pp.165743. </w:t>
+              <w:t xml:space="preserve">, 2021, 1018, pp.165830. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03217546v1</w:t>
+                <w:t xml:space="preserve">hal-03235646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing nuclear forces beyond the nuclear drip line: the cases of $^{16}$F and $^{15}$F: A Tribute to Mahir Hussein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MUGAST-AGATA-VAMOS campaign: Set-up and performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Girard-Alcindor</w:t>
+                <w:t xml:space="preserve">E. Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Stefan</w:t>
+                <w:t xml:space="preserve">A. Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. de Oliveira Santos</w:t>
+                <w:t xml:space="preserve">D. Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Sorlin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Ackermann</w:t>
+                <w:t xml:space="preserve">A. Raggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00410-1⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section A: Accelerators, Spectrometers, Detectors and Associated Equipment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1014, pp.165743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2021.165743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129550v1</w:t>
+                <w:t xml:space="preserve">hal-03217546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the $^{35}\mathrm{K}(p,\gamma)^{36}\mathrm{Ca}$ reaction rate using the $^{37}\mathrm{Ca}(p,d)^{36}\mathrm{Ca}$ transfer reaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Probing nuclear forces beyond the nuclear drip line: the cases of $^{16}$F and $^{15}$F: A Tribute to Mahir Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Girard-Alcindor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Lalanne</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">I. Stefan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. de Oliveira Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. de Séréville</w:t>
+                <w:t xml:space="preserve">D. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (5), pp.055809. </w:t>
+              <w:t xml:space="preserve">The European physical journal. A, Hadrons and Nuclei</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (3), pp.93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.103.055809⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epja/s10050-021-00410-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03235679v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decay properties of 22Ne + α resonances and their impact on s-process nucleosynthesis</w:t>
               </w:r>
@@ -1172,619 +1172,619 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02934020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle structure of neutron-rich Sr isotopes via $^{2}\mathrm{H}(^{94,95,96}\mathrm{Sr}, p)$ reactions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shell evolution approaching the $N=20$ island of inversion: Structure of $^{29}$Mg</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Krücken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Hackman</w:t>
+                <w:t xml:space="preserve">A. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.N. Catford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.A. Orr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Henderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruotsalainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (5), pp.054321. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.054321⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 99 (4), pp.044320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.044320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02410556v1</w:t>
+                <w:t xml:space="preserve">hal-02101685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell evolution approaching the $N=20$ island of inversion: Structure of $^{29}$Mg</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Henderson</w:t>
+                <w:t xml:space="preserve">Single-particle structure of neutron-rich Sr isotopes via $^{2}\mathrm{H}(^{94,95,96}\mathrm{Sr}, p)$ reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Ruotsalainen</w:t>
+                <w:t xml:space="preserve">R. Krücken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 99 (4), pp.044320. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (5), pp.054321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.99.044320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.100.054321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101685v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02410556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Coexistence and Mixing of Low-Lying $0^+$ States in $^{96}$Sr</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.C. Bender</w:t>
+                <w:t xml:space="preserve">New methods to identify low energy $^3$He with Silicon-based detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Assié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Krucken</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K. Wimmer</w:t>
+                <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Ames</w:t>
+                <w:t xml:space="preserve">D. Mengoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 786, pp.94-99. </w:t>
+              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 908, pp.250-255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.09.031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.08.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891280v1</w:t>
+                <w:t xml:space="preserve">hal-02290795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methods to identify low energy $^3$He with Silicon-based detectors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Le Crom</w:t>
+                <w:t xml:space="preserve">Shape Coexistence and Mixing of Low-Lying $0^+$ States in $^{96}$Sr</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C. Bender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Chabot</w:t>
+                <w:t xml:space="preserve">R. Krucken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Mengoni</w:t>
+                <w:t xml:space="preserve">F. Ames</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucl.Instrum.Meth.A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 908, pp.250-255. </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 786, pp.94-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nima.2018.08.050⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2018.09.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02290795v1</w:t>
+                <w:t xml:space="preserve">hal-01891280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopy of $^{61}$Fe via the neutron transfer reaction $^{2}$H($^{60}$Fe,p)$^{61}$Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1900,51 +1900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.Aa. Diget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics Letters B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 759, pp.417-423. </w:t>
@@ -2116,51 +2116,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPTool: a simulation and analysis framework for low-energy nuclear physics experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Morfouace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2244,377 +2244,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-01298006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of single-particle strength in neutron-rich $^{71}$Cu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New findings on structure and production of $^{10}He$ from $^{11}Li$ with the (d,$^{3}He$) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Matta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Morfouace</w:t>
+                <w:t xml:space="preserve">H. Otsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Franchoo</w:t>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Sieja</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Nalpas</w:t>
+                <w:t xml:space="preserve">N. K. Timofeyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Letters B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.041302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-01229910v1</w:t>
+                <w:t xml:space="preserve">in2p3-01213933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New findings on structure and production of $^{10}He$ from $^{11}Li$ with the (d,$^{3}He$) reaction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">Evolution of single-particle strength in neutron-rich $^{71}$Cu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Morfouace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Otsu</w:t>
+                <w:t xml:space="preserve">K. Sieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lapoux</w:t>
+                <w:t xml:space="preserve">I. Matea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. K. Timofeyuk</w:t>
+                <w:t xml:space="preserve">L. Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (4), </w:t>
+              <w:t xml:space="preserve">Physics Letters B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 751, pp.306-310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.92.041302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2015.10.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01213933v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-01229910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of the two-body spin-orbit force</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Sorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Nowacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 112, pp.042502. </w:t>
@@ -2678,51 +2678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gillibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Nalpas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Obertelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2786,90 +2786,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for new resonant states in 10C and 11C and their impact on the cosmological lithium problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of assembly systems controlled with kanbans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Dallery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3306,90 +3306,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for resonant states in $^{10}$C and $^{11}$C and their impact on the primordial $^{7}$Li abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3492,51 +3492,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aa. Diget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference on Advances in Radioactive Isotope Science (ARIS2014) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tokyo, Japan. pp.020004, </w:t>
@@ -3574,90 +3574,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Missing mass spectroscopy of $^{8}$He and $^{10}$He by (d,$^{3}$He) reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Otsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.K. Timofeyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3747,51 +3747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Celik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.L. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Matta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Orr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3842,90 +3842,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for resonant states in 10C and 11C and their impact on the primordial 7Li abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Coc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. De Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Stefan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4101,64 +4101,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decorrelated behaviour of spin-orbit partners in neutron-rich copper isotopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Morfouace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Franchoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Assié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4239,64 +4239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton Elastic Scattering of 23,25F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Otsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lapoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4366,588 +4366,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00858397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopy of the Unbound States of the Drip-Line Nucleus 24O</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. J. Chen</w:t>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hammache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.N. Harakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Yukawa International Seminar 2011 (YKIS2011), "Frontier Issues in Physics of Exotic Nuclei"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00756555v1</w:t>
+                <w:t xml:space="preserve">in2p3-00750395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the shell structure in medium-mass nuclei : search for the 2d5/2 neutron orbital in 69Ni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Moukaddam</w:t>
+                <w:t xml:space="preserve">Spectroscopy of the Unbound States of the Drip-Line Nucleus 24O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Otsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Baba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchene</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Beaumel</w:t>
+                <w:t xml:space="preserve">R. J. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Shell Model as a Unified View of Nuclear Structure</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Yukawa International Seminar 2011 (YKIS2011), "Frontier Issues in Physics of Exotic Nuclei"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Kyoto, Japan. pp.111-116, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1143/PTPS.196.111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00750395v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00756555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Moukaddam</w:t>
+                <w:t xml:space="preserve">Unbound states of the drip-line nucleus $^{24}$O</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lapoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boissinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Duchêne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Burgunder</w:t>
+                <w:t xml:space="preserve">E.C. Pollacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Flavigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Caceres</w:t>
+                <w:t xml:space="preserve">C. Louchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">French Japanese Symposium on Nuclear Structure Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, RIKEN Nishina Center, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
+                <w:t xml:space="preserve">in2p3-00654205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unbound states of the drip-line nucleus $^{24}$O</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Boissinot</w:t>
+                <w:t xml:space="preserve">Search for 2d5/2 Neutron States in $^{69}$Ni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moukaddam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Duchêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Beaumel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Burgunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.C. Pollacco</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Louchart</w:t>
+                <w:t xml:space="preserve">L. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Japanese Symposium on Nuclear Structure Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XLV Zakopane Conference on Nuclear physics "Extremes of the Nuclear Landscape"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Zakopane, Poland. pp.541-544, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5506/APhysPolB.42.541⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-00654205v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-00578739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indirect study of $^{60}$Fe(n,γ)$^{61}$Fe via the transfer reaction $^{60}$Fe(d,pγ)$^{61}$Fe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Sereville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5028,64 +5028,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of 60Fe(n,$\gamma$)61Fe reaction of astrophysical interest via d(60Fe,p$\gamma$) indirect reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Giron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hammache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. de Séréville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5201,51 +5201,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bahrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Beaumel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium on Nuclei in the Cosmos, NIC XI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Heidelberg, Germany. pp.212</w:t>
@@ -5443,51 +5443,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235646v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtarossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierens" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delpech" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165830" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217546v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramos" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raggio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165743" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129550v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard-Alcindor" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00410-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalanne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.055809" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ota" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lotay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Catford" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bennett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Bhattacharjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Bender" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hackman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.024335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410556v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kr&#252;cken" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.054321" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henderson" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruotsalainen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.044320" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891280v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krucken" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ames" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.09.031" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.08.050" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Wilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Aa. Diget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.093" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01298006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfouace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/43/4/045113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouace" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.064" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213933v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Otsu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Timofeyuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.041302" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.122503" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.062802" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeuchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.182501" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgiadou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/940/1/012016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Wilson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Catford" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aa. Diget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Timofeyuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Celik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. De S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989741v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-013-0612-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SQW7FM7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00756555v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Chen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.196.111" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654205v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Pollacco" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahrini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217631v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Le Crom" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Assi&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Blumenfeld" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sagawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2022.137057" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235679v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalanne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sorlin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hammache" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.103.055809" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235646v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galtarossa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Delpech" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Galet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165830" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217546v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cl&#233;ment" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemasson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ramos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Raggio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2021.165743" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129550v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Girard-Alcindor" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Stefan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Oliveira Santos" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ackermann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epja/s10050-021-00410-1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035433v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ota" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Christian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lotay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.N. Catford" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.A. Bennett" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135256" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049145v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Pereira-L&#243;pez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fern&#225;ndez-Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Delaunay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Orr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2020.135939" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02934020v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cruz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wimmer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.S. Bhattacharjee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C. Bender" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hackman" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.102.024335" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101685v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Matta" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Henderson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruotsalainen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.99.044320" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410556v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Kr&#252;cken" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.100.054321" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290795v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mengoni" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nima.2018.08.050" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891280v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Krucken" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ames" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2018.09.031" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01554468v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Roussel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Burgunder" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.95.035806" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01326382v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.L. Wilson" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.Aa. Diget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2016.05.093" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01278370v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Suzuki" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Iwasaki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Beaumel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Baba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.93.024316" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01298006v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Morfouace" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flavigny" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Labiche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0954-3899/43/4/045113" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01213933v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Otsu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lapoux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. K. Timofeyuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.92.041302" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01229910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Morfouace" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Franchoo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sieja" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Matea" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nalpas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2015.10.064" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00925064v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burgunder" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nowacki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.112.042502" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00804519v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gillibert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Obertelli" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Keeley" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.122503" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00913642v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roussel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.88.062802" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721241v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Takeuchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Matsushita" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Doornenbal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.109.182501" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110883v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dallery" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Di Mascolo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101665v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Georgiadou" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703777v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/940/1/012016" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01501836v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. L. Wilson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. N. Catford" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aa. Diget" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.020004" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01198919v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.K. Timofeyuk" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.6.030026" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244201v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Celik" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.46.527" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01266269v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. De S&#233;r&#233;ville" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00989741v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lee" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20146602070" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01023753v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azaiez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00858397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Chen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boissinot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00601-013-0612-6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2SQW7FM7-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00750395v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moukaddam" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duchene" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Harakeh" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00756555v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Chen" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1143/PTPS.196.111" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00654205v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.C. Pollacco" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Louchart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00578739v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Caceres" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5506/APhysPolB.42.541" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671580v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Sereville" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00467296v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3362577" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00671372v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bahrini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>