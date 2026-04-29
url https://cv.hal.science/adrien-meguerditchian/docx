--- v0 (2026-03-16)
+++ v1 (2026-04-29)
@@ -521,484 +521,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gestural origins of language : What baboons' gestures and brain have told us after 15 years of research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural brain asymmetries for language: a comparative approach across primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick R Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03315757v1</w:t>
+                <w:t xml:space="preserve">hal-03457057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal cradling bias drives early handedness in infant monkeys: A longitudinal study of grasping lateralization in baboons</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Gestural Origin of Language Lateralisation: Manual Communication reflects Broca’s Asymmetry in Monkeys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03196983v1</w:t>
+                <w:t xml:space="preserve">hal-03196978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Gestural Origin of Language Lateralisation: Manual Communication reflects Broca’s Asymmetry in Monkeys</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal cradling bias drives early handedness in infant monkeys: A longitudinal study of grasping lateralization in baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Disarbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Marie</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-03196978v1</w:t>
+                <w:t xml:space="preserve">hal-03196983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the gestural origins of language : What baboons' gestures and brain have told us after 15 years of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick R Becker</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-03255234v3</w:t>
+                <w:t xml:space="preserve">hal-03315757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural brain asymmetries for language: a comparative approach across primates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick R Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03457057v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255234v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus callosum morphology across the lifespan in baboons ( Papio anubis ): a cross-sectional study of relative mid-sagittal surface area and thickness</w:t>
               </w:r>
@@ -1322,77 +1322,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planum temporale asymmetry in newborn monkeys predicts the future development of gestural communication’s handedness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siham Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1450,295 +1450,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
+                <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Charles Verstraete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Verstraete</w:t>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Gandaux</w:t>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237941v1</w:t>
+                <w:t xml:space="preserve">hal-04237943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The relevance of the unique anatomy of the human prefrontal operculum to the emergence of speech</w:t>
+                <w:t xml:space="preserve">A revised perspective on the evolution of the lateral frontal cortex in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Giacometti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Verstraete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+                <w:t xml:space="preserve">Clémence Gandaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.693. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (20), pp.eadf9445. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-023-05066-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.adf9445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04237943v1</w:t>
+                <w:t xml:space="preserve">hal-04237941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Age- and sex-related differences in baboon (Papio anubis) gray matter covariation</w:t>
               </w:r>
@@ -1822,706 +1822,706 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral activity in female baboons (Papio anubis) during the perception of conspecific and heterospecific agonistic vocalizations: A functional Near Infrared Spectroscopy study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Lacoste</w:t>
+                <w:t xml:space="preserve">Structural Brain Asymmetries for Language: A Comparative Approach across Primates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (5), pp.876. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym14050876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871766v1</w:t>
+                <w:t xml:space="preserve">hal-03871652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broca's cerebral asymmetry reflects gestural communication's lateralisation in monkeys (Papio anubis)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the gestural origins of language: what baboons' gestures and brain have told us after 15 years of research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (3), pp.288-302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03949370.2022.2044388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696711v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvertures et salutations entre babouins : organisation de la séquence et orientation incarnée vers l’autre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+                <w:t xml:space="preserve">Cerebral activity in female baboons (Papio anubis) during the perception of conspecific and heterospecific agonistic vocalizations: A functional Near Infrared Spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Debracque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Affective Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871690v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal cradling bias in baboons: The first environmental factor affecting early infant handedness development?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Disarbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/desc.13179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the gestural origins of language: what baboons' gestures and brain have told us after 15 years of research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Broca's cerebral asymmetry reflects gestural communication's lateralisation in monkeys (Papio anubis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethology Ecology and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871678v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence organization and embodied mutual orientations: openings of social interactions between baboons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Ouvertures et salutations entre babouins : organisation de la séquence et orientation incarnée vers l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 377 (1859), </w:t>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 176 (2), pp.127-160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/ls.176.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03871646v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcuate Fasciculus' middle and ventral temporal connections undercut by tract-tracing evidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kep Kee Loh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2562,144 +2562,118 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03697244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coulon</w:t>
+                <w:t xml:space="preserve">Sequence organization and embodied mutual orientations: openings of social interactions between baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 134, pp.104490. </w:t>
+              <w:t xml:space="preserve">Philosophical Transactions of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 377 (1859), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rstb.2021.0101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03830657v1</w:t>
+                <w:t xml:space="preserve">hal-03871646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Determinants of Individual Variation in the Superior Temporal Sulcus of Chimpanzees (Pan troglodytes)</w:t>
               </w:r>
@@ -2813,732 +2787,758 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Brain Asymmetries for Language: A Comparative Approach across Primates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Becker</w:t>
+                <w:t xml:space="preserve">The Arcuate Fasciculus and language origins: Disentangling existing conceptions that influence evolutionary accounts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick R Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kep Kee Loh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 14 (5), pp.876. </w:t>
+              <w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 134, pp.104490. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym14050876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.12.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871652v1</w:t>
+                <w:t xml:space="preserve">hal-03830657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validating the use of functional Near-Infrared Spectroscopy in monkeys: The case of brain activation lateralization in Papio anubis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Herrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesse Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Cornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113133⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172671v1</w:t>
+                <w:t xml:space="preserve">hal-03119721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planum Temporale grey matter volume asymmetries in new-born monkeys (Papio anubis)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Renaud</w:t>
+                <w:t xml:space="preserve">Beyond MRI: on the scientific value of combining non-human primate neuroimaging with metadata</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colline Poirier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suliann Ben Hamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pamela Garcia-Saldivar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sze Chai Kwok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NeuroImage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 228, pp.117679. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00429-021-02278-9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03196979v1</w:t>
+                <w:t xml:space="preserve">hal-03172691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond MRI: on the scientific value of combining non-human primate neuroimaging with metadata</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sze Chai Kwok</w:t>
+                <w:t xml:space="preserve">Validating the use of functional Near-Infrared Spectroscopy in monkeys: The case of brain activation lateralization in Papio anubis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Debracque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroImage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 403, pp.113133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2021.113133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroimage.2020.117679⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172691v1</w:t>
+                <w:t xml:space="preserve">hal-03172671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased performance in juvenile baboons is consistent with ontogenetic changes in morphology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anthony Herrel</w:t>
+                <w:t xml:space="preserve">Planum Temporale grey matter volume asymmetries in new-born monkeys (Papio anubis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Phelipon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Berillon</w:t>
+                <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jesse Young</w:t>
+                <w:t xml:space="preserve">Lionel Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Cornette</w:t>
+                <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Physical Anthropology</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ajpa.24235⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00429-021-02278-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03119721v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03196979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Left-Planum Temporale Asymmetry in newborn monkeys (Papio anubis): A longitudinal structural MRI study at two stages of development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Giacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroImage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 227, pp.117575. </w:t>
@@ -3704,252 +3704,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03196946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corpus callosum morphology across the lifespan in baboons (Papio anubis): A cross-sectional study of relative mid-sagittal surface area and thickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Baboons (Papio anubis) living in larger social groups have bigger brains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 42 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neures.2021.03.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2020.06.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03196956v1</w:t>
+                <w:t xml:space="preserve">hal-02998642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons (Papio anubis) living in larger social groups have bigger brains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Corpus callosum morphology across the lifespan in baboons (Papio anubis): A cross-sectional study of relative mid-sagittal surface area and thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Westerhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution and Human Behavior</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 42 (1), </w:t>
+              <w:t xml:space="preserve">Neuroscience Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.evolhumbehav.2020.06.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neures.2021.03.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998642v1</w:t>
+                <w:t xml:space="preserve">hal-03196956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optional-switch cognitive flexibility in primates: Chimpanzees’ (Pan troglodytes) intermediate susceptibility to cognitive set.</w:t>
               </w:r>
@@ -4063,961 +4063,961 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural communication in olive baboons (Papio anubis): repertoire and intentionality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Molesti</w:t>
+                <w:t xml:space="preserve">Human-like maternal left-cradling bias in monkeys is altered by social pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Disarbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10071-019-01312-y⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68020-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02860582v1</w:t>
+                <w:t xml:space="preserve">hal-03031416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-like maternal left-cradling bias in monkeys is altered by social pressure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher I Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles E Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele A Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68020-3⟩</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03031416v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestural communication in olive baboons (Papio anubis): repertoire and intentionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles E Schroeder</w:t>
+                <w:t xml:space="preserve">Sandra Molesti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele A Basso</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.19-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10071-019-01312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993101v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02860582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Handedness in monkeys reflects hemispheric specialization within the central sulcus. An in vivo MRI study in right- and left-handed olive baboons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
+              <w:t xml:space="preserve">Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 118, pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cortex.2019.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326265v1</w:t>
+                <w:t xml:space="preserve">hal-02104937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Sallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087466v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manipulating social cues in baboon gesture learning: what does it tell us about the evolution of communication?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944118v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handedness in monkeys reflects hemispheric specialization within the central sulcus. An in vivo MRI study in right- and left-handed olive baboons</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Manipulating social cues in baboon gesture learning: what does it tell us about the evolution of communication?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Maugard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cortex</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.113-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104937v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Left Brain Asymmetry of the Planum Temporale in a Nonhominid Primate: Redefining the Origin of Brain Specialization for Language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bertello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5068,51 +5068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Factors and Orofacial Motor Learning Selectively Influence Variability in Central Sulcus Morphology in Chimpanzees (Pan troglodytes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5228,51 +5228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Misura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5353,51 +5353,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Misiura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Preferences for Unimanual and Bimanual Coordinated Actions in Olive Baboons (Papio anubis): Consistency Over Time and Across Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,801 +5796,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baboons (Papio papio), but not humans, break cognitive set in a visuomotor task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah M. Pope</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pauline Fresnais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (6), pp.1339-1346. </w:t>
+              <w:t xml:space="preserve">Folia Primatologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-015-0904-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432344v1</w:t>
+                <w:t xml:space="preserve">hal-01432430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative assessment of handedness and its potential neuroanatomical correlates in chimpanzees (Pan troglodytes) and bonobos (Pan paniscus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William D. Hopkins</w:t>
+                <w:t xml:space="preserve">Training experience in gestures affects the display of social gaze in baboons’ communication with a human</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jennifer Schaeffer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephanie L. Bogart</w:t>
+                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/1568539X-00003204⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-014-0793-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432427v1</w:t>
+                <w:t xml:space="preserve">hal-01237425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Training experience in gestures affects the display of social gaze in baboons’ communication with a human</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
+                <w:t xml:space="preserve">A comparative assessment of handedness and its potential neuroanatomical correlates in chimpanzees (Pan troglodytes) and bonobos (Pan paniscus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamie L. Russell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Canteloup</w:t>
+                <w:t xml:space="preserve">Stephanie L. Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 18 (1), </w:t>
+              <w:t xml:space="preserve">Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 152 (3-4), pp.461-492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-014-0793-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/1568539X-00003204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237425v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handedness for Unimanual Grasping in 564 Great Apes: The Effect on Grip Morphology and a Comparison with Hand Use for a Bimanual Coordinated Task</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Baboons (Papio papio), but not humans, break cognitive set in a visuomotor task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M. Pope</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Fagot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01794⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 18 (6), pp.1339-1346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-015-0904-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01239817v1</w:t>
+                <w:t xml:space="preserve">hal-01432344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do Baboons Show a Language-Like Cerebral Asymmetry? An in vivo Anatomical MRI Study of the Planum Temporale in 90 Subjects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alice Bertello</w:t>
+                <w:t xml:space="preserve">Handedness for Unimanual Grasping in 564 Great Apes: The Effect on Grip Morphology and a Comparison with Hand Use for a Bimanual Coordinated Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley A. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Chapelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay M. Mahovetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Milne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Folia Primatologica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.1794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2015.01794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01432429v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01239817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Do Baboons Show a Language-Like Cerebral Asymmetry? An in vivo Anatomical MRI Study of the Planum Temporale in 90 Subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pauline Fresnais</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Bertello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 86 (4), pp.321-322. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 86 (4), pp.314</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000435825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01432430v1</w:t>
+                <w:t xml:space="preserve">hal-01432429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why vocal production of atypical sounds in apes and its cerebral correlates have a lot to say about the origin of language</w:t>
               </w:r>
@@ -6615,51 +6615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jared P. Taglialatela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David A. Leavens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6693,90 +6693,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olive baboons, Papio anubis, adjust their visual and auditory intentional gestures to the visual attention of others</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Maille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6823,77 +6823,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Central Sulcus Morphology in Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Bogart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6951,273 +6951,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intentional Communication in Olive Baboons (Papio anubis)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">What Lateralization and the Brain Substrate of Primate Vocal and Gestural Communication Can Tell Us about the Origins of Language: A Review of Behavioural and Neuronal Findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Wallez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.252</w:t>
+              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.302-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439671v1</w:t>
+                <w:t xml:space="preserve">hal-01439673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What Lateralization and the Brain Substrate of Primate Vocal and Gestural Communication Can Tell Us about the Origins of Language: A Review of Behavioural and Neuronal Findings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intentional Communication in Olive Baboons (Papio anubis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.302-303</w:t>
+              <w:t xml:space="preserve">, 2013, 84 (3-5), pp.252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439673v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right-handedness predominance in 162 baboons (Papio anubis) for gestural communication: Consistency across time and groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7296,77 +7296,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les mères portent leur enfant à gauche : qu’apprenons-nous de nos cousins les babouins ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éloïse Disarbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7538,103 +7538,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early Left Brain Asymmetry in New-Born Baboons: What Does It Tell Us (Or Not) About the Evolution of the Language-Ready Brain?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Sein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Velly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Giacomino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolang: Evolution of Language International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Bruxelles, Belgium</w:t>
@@ -7663,64 +7663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Communication in Olive Baboons (Papio anubis): Repertoire and Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7752,635 +7752,635 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01560551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain Asymmetries of Two Language-related Areas Homologs in Baboon Structural MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Haiko89: a Population-Average Baboon Brain Template and Tissue Probability Maps From 89 Individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488228v1</w:t>
+                <w:t xml:space="preserve">hal-01488231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haiko89: a Population-Average Baboon Brain Template and Tissue Probability Maps From 89 Individuals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Brain Asymmetries of Two Language-related Areas Homologs in Baboon Structural MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lacoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Unknown, Région indéterminée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488231v1</w:t>
+                <w:t xml:space="preserve">hal-01488228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la main à la bouche au cerveau chez le babouin (Papio anubis): implications sur les origines du langage</w:t>
+                <w:t xml:space="preserve">Brain, gestures and mouth in baboons (Papio anubis): what may it tell us about the origins of some language properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A Marie</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de la société française de primatologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">6th Conference of the European Federation of Primatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944211v1</w:t>
+                <w:t xml:space="preserve">hal-01944159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding audience effect in primate gestural communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">De la main à la bouche au cerveau chez le babouin (Papio anubis): implications sur les origines du langage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien A Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Plouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34th International Ethological Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
+              <w:t xml:space="preserve">Colloque de la société française de primatologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01560532v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain, gestures and mouth in baboons (Papio anubis): what may it tell us about the origins of some language properties?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding audience effect in primate gestural communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien A Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference of the European Federation of Primatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Roma, Italy</w:t>
+              <w:t xml:space="preserve">34th International Ethological Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Cairns, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01944159v1</w:t>
+                <w:t xml:space="preserve">hal-01560532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural communication in baboons and its relations to some language properties: Flexibility, intentionality and lateralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8418,64 +8418,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A window on the proximal mechanisms of intentional communication in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8565,51 +8565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudio Cantalupo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talia M. Nir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the American Society of Primatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Austin, Texas, Région indéterminée</w:t>
@@ -8743,64 +8743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Anatomy of the Baboon and Human Vocal Tracts: Renewal of Methods, Data, and Hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8903,277 +8903,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Brain asymmetries of two language-related area homologs in baboon structural MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coulon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lacoste</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793925v1</w:t>
+                <w:t xml:space="preserve">hal-02799220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brain asymmetries of two language-related area homologs in baboon structural MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">The average baboon brain: MRI templates and tissue probability maps from 89 individuals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Love</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Lacoste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Nazarian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Annual Meeting of the Organization for Human Brain Mapping</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Geneva, Switzerland. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799220v1</w:t>
+                <w:t xml:space="preserve">hal-02793925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -9328,51 +9328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05304250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheltienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sterpenich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isnardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Debracque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M Mulholland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguerditchian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W D Hopkins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315757v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Disarbois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196978v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03255234v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Becker" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Westerhausen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04738096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouziane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47277-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Hopkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2023.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871766v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696711v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871690v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0129" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233456v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13179" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871678v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2022.2044388" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871646v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03697244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830657v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.013" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Staes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet Sherwood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac183" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871652v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14050876" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172671v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113133" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196979v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02278-9" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086011v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giacomino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117575" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196956v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2021.03.002" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998642v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2020.06.010" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01312-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68020-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944118v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104937v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx096" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Autrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Davidek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2641-16.2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misiura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.10.048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel A Roth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Nazarian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1L6S3QL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432427v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schaeffer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L. Russell" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Bogart" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003204" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239817v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Phillips" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Mahovetz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milne" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01794" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432429v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared P. Taglialatela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Leavens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X13004135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439671v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439673v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallez" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0023823" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434208v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6962" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488228v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488231v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944211v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plouvier" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944159v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649499v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793925v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799220v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05304250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheltienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sterpenich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isnardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Debracque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M Mulholland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguerditchian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W D Hopkins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Disarbois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03255234v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Westerhausen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04738096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouziane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47277-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Hopkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2023.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14050876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2022.2044388" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03697244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Staes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet Sherwood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac183" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02278-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086011v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giacomino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117575" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2020.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2021.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68020-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01312-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx096" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Autrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Davidek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2641-16.2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misiura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.10.048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel A Roth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Nazarian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1L6S3QL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schaeffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L. Russell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Bogart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003204" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Phillips" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Mahovetz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01794" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared P. Taglialatela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Leavens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X13004135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0023823" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434208v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6962" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649499v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>