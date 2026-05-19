--- v1 (2026-04-29)
+++ v2 (2026-05-19)
@@ -1991,481 +1991,481 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cerebral activity in female baboons (Papio anubis) during the perception of conspecific and heterospecific agonistic vocalizations: A functional Near Infrared Spectroscopy study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Romain Lacoste</w:t>
+                <w:t xml:space="preserve">Maternal cradling bias in baboons: The first environmental factor affecting early infant handedness development?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Disarbois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Affective Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Developmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/desc.13179⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03871766v1</w:t>
+                <w:t xml:space="preserve">hal-04233456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal cradling bias in baboons: The first environmental factor affecting early infant handedness development?</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Broca's cerebral asymmetry reflects gestural communication's lateralisation in monkeys (Papio anubis)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/desc.13179⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04233456v1</w:t>
+                <w:t xml:space="preserve">hal-03696711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broca's cerebral asymmetry reflects gestural communication's lateralisation in monkeys (Papio anubis)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ouvertures et salutations entre babouins : organisation de la séquence et orientation incarnée vers l’autre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, N° 176 (2), pp.127-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.176.0129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696711v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03871690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ouvertures et salutations entre babouins : organisation de la séquence et orientation incarnée vers l’autre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenza Mondada</w:t>
+                <w:t xml:space="preserve">Cerebral activity in female baboons (Papio anubis) during the perception of conspecific and heterospecific agonistic vocalizations: A functional Near Infrared Spectroscopy study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Debracque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Gruber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lacoste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Grandjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Affective Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.176.0129⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03871690v1</w:t>
+                <w:t xml:space="preserve">hal-03871766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arcuate Fasciculus' middle and ventral temporal connections undercut by tract-tracing evidence</w:t>
               </w:r>
@@ -2568,51 +2568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequence organization and embodied mutual orientations: openings of social interactions between baboons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenza Mondada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4063,382 +4063,382 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02412874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human-like maternal left-cradling bias in monkeys is altered by social pressure</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Éloïse Disarbois</w:t>
+                <w:t xml:space="preserve">Gestural communication in olive baboons (Papio anubis): repertoire and intentionality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-68020-3⟩</w:t>
+              <w:t xml:space="preserve">Animal Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (1), pp.19-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10071-019-01312-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031416v1</w:t>
+                <w:t xml:space="preserve">hal-02860582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human-like maternal left-cradling bias in monkeys is altered by social pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Boulinguez-Ambroise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pouydebat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Disarbois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-68020-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02993101v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestural communication in olive baboons (Papio anubis): repertoire and intentionality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerating the Evolution of Nonhuman Primate Neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Milham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher I Petkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Margulies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Molesti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+                <w:t xml:space="preserve">Charles E Schroeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Bourjade</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Michele A Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 23 (1), pp.19-40. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105 (4), pp.600 - 603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10071-019-01312-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.12.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02860582v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02993101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Handedness in monkeys reflects hemispheric specialization within the central sulcus. An in vivo MRI study in right- and left-handed olive baboons</w:t>
               </w:r>
@@ -4450,51 +4450,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantina Margiotoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Claidière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4552,325 +4552,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02104937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Sallet</w:t>
+                <w:t xml:space="preserve">Joël R Fagot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William D. Hopkins</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
+                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02326265v1</w:t>
+                <w:t xml:space="preserve">hal-02087466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The baboon: A model for the study of language evolution</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis-Jean Boë</w:t>
+                <w:t xml:space="preserve">Sulcal organization in the medial frontal cortex provides insights into primate brain evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Amiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Berthommier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Claidière</w:t>
+                <w:t xml:space="preserve">Jerome Sallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaëlle Malassis</w:t>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Hadj-Bouziane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 126, pp.39-50. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3437. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.10.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11347-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02087466v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02326265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manipulating social cues in baboon gesture learning: what does it tell us about the evolution of communication?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5068,51 +5068,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic Factors and Orofacial Motor Learning Selectively Influence Variability in Central Sulcus Morphology in Chimpanzees (Pan troglodytes)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5698,51 +5698,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hand Preferences for Unimanual and Bimanual Coordinated Actions in Olive Baboons (Papio anubis): Consistency Over Time and Across Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5815,51 +5815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain, Gestures and Mouth in Baboons (Papio anubis) : What May They Tell Us about the Origins of Some Language Properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5936,51 +5936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Training experience in gestures affects the display of social gaze in baboons’ communication with a human</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Canteloup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6066,51 +6066,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative assessment of handedness and its potential neuroanatomical correlates in chimpanzees (Pan troglodytes) and bonobos (Pan paniscus)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6226,51 +6226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah M. Pope</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Fagot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6570,304 +6570,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01432429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why vocal production of atypical sounds in apes and its cerebral correlates have a lot to say about the origin of language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Olive baboons, Papio anubis, adjust their visual and auditory intentional gestures to the visual attention of others</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Bourjade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jared P. Taglialatela</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">William D. Hopkins</w:t>
+                <w:t xml:space="preserve">Audrey Maille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gaunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0140525X13004135⟩</w:t>
+              <w:t xml:space="preserve">Animal Behaviour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 87, pp.121-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01432469v1</w:t>
+                <w:t xml:space="preserve">hal-00932293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olive baboons, Papio anubis, adjust their visual and auditory intentional gestures to the visual attention of others</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Why vocal production of atypical sounds in apes and its cerebral correlates have a lot to say about the origin of language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jared P. Taglialatela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Maille</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacques Vauclair</w:t>
+                <w:t xml:space="preserve">David A. Leavens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Behaviour</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 87, pp.121-128. </w:t>
+              <w:t xml:space="preserve">Behavioral and Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anbehav.2013.10.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S0140525X13004135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00932293v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01432469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the Central Sulcus Morphology in Primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6996,51 +6996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Wallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William D. Hopkins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Folia Primatologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 84 (3-5), pp.302-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7065,51 +7065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intentional Communication in Olive Baboons (Papio anubis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7173,51 +7173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Right-handedness predominance in 162 baboons (Papio anubis) for gestural communication: Consistency across time and groups.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7663,64 +7663,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural Communication in Olive Baboons (Papio anubis): Repertoire and Properties.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Molesti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8021,51 +8021,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain, gestures and mouth in baboons (Papio anubis): what may it tell us about the origins of some language properties?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8116,51 +8116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la main à la bouche au cerveau chez le babouin (Papio anubis): implications sur les origines du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien A Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8228,51 +8228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding audience effect in primate gestural communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8336,51 +8336,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestural communication in baboons and its relations to some language properties: Flexibility, intentionality and lateralization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8418,51 +8418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A window on the proximal mechanisms of intentional communication in primates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Bourjade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gaunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8743,64 +8743,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Anatomy of the Baboon and Human Vocal Tracts: Renewal of Methods, Data, and Hypotheses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Jean Boë</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Meguerditchian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9328,51 +9328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05304250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheltienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sterpenich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isnardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Debracque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M Mulholland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguerditchian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W D Hopkins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Disarbois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03255234v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Westerhausen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04738096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouziane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47277-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Hopkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2023.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14050876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2022.2044388" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871766v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233456v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13179" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696711v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871690v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03697244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Staes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet Sherwood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac183" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02278-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086011v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giacomino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117575" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2020.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2021.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031416v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68020-3" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860582v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01312-y" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx096" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Autrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Davidek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2641-16.2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misiura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.10.048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel A Roth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Nazarian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1L6S3QL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schaeffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L. Russell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Bogart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003204" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Phillips" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Mahovetz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01794" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432469v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared P. Taglialatela" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Leavens" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X13004135" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0023823" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434208v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6962" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649499v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05304250v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lacaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Scheltienne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sterpenich" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Isnardon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310843v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantina Margiotoudi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Fagot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Meguerditchian" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dautriche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871810v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Debracque" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gruber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Lacoste" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Grandjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871734v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele M Mulholland" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meguerditchian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W D Hopkins" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457057v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick R Becker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196978v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Becker" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Roth" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Nazarian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Boulinguez-Ambroise" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pouydebat" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Disarbois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315757v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03255234v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kep Kee Loh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coulon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086043v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Westerhausen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065813v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694282v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.23613" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04738096v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Phelipon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Bouziane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Marchetti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-47277-6" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237943v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Amiez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Verstraete" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Hadj-Bouziane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suliann Ben Hamed" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-023-05066-9" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04237941v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Giacometti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Gandaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adf9445" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04309341v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.D. Hopkins" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurobiolaging.2023.01.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym14050876" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871678v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03949370.2022.2044388" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04233456v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/desc.13179" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696711v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Claidi&#232;re" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871690v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenza Mondada" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.176.0129" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871766v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03697244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awac200" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871646v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rstb.2021.0101" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hopkins" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Coulon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicky Staes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chet Sherwood" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhac183" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830657v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.12.013" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119721v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Herrel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Young" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Cornette" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajpa.24235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172691v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colline Poirier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garcia-Saldivar" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sze Chai Kwok" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117679" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2021.113133" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196979v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Sein" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Velly" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Renaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-021-02278-9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086011v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Giacomino" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2020.117575" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196946v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaowei Song" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Garc&#237;a-Saldivar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Kindred" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujiang Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Merchant" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2021.118009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evolhumbehav.2020.06.010" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03196956v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neures.2021.03.002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02412874v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Pope" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Fagot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Watzek" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheina Lew-Levy" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000194" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860582v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Molesti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourjade" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-019-01312-y" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031416v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-68020-3" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993101v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Milham" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher I Petkov" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Margulies" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles E Schroeder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele A Basso" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.12.023" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104937v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cortex.2019.01.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l R Fagot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Jean Bo&#235;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthommier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Malassis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.10.006" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326265v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Sallet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D. Hopkins" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11347-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944118v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gaunet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Maugard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753010v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bertello" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx096" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619542v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Autrey" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kendall Davidek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.2641-16.2017" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479325v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misura" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870278v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William D Hopkins" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Misiura" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2016.10.048" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01464145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Love" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien A Marie" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel A Roth" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno A Nazarian" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2016.03.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432296v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Parron" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ajp.22580" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1L6S3QL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432306v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vauclair" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/com0000040" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432430v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fresnais" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000435825" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237425v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Canteloup" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-014-0793-5" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432427v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Schaeffer" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamie L. Russell" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie L. Bogart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568539X-00003204" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432344v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M. Pope" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10071-015-0904-y" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01239817v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley A. Phillips" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Chapelain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay M. Mahovetz" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Milne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2015.01794" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432429v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932293v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Maille" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anbehav.2013.10.019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432469v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jared P. Taglialatela" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A. Leavens" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0140525X13004135" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01432448v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Bogart" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mangin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000362431" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Wallez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439671v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244944v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0023823" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434208v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.6962" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357948v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vialet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grimaud-Herv&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane El Mouss" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Payan" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Perrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094869v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560551v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488231v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488228v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944159v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944211v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Plouvier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560532v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944175v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944184v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie L. Bogart" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Cantalupo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talia M. Nir" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02860677v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649499v2" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas R. Sawallis" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Captier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b12405" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799220v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793925v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>