--- v0 (2026-04-01)
+++ v1 (2026-05-04)
@@ -1638,274 +1638,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Volume-Surface-Wire Integral Equation for the Anisotropic Forward Problem in Electroencephalography</w:t>
+                <w:t xml:space="preserve">Eddy Current Modeling in Multiply Connected Regions via a Full-Wave Solver Based on the Quasi-Helmholtz Projectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Y. Monin</w:t>
+                <w:t xml:space="preserve">Tiffany Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
+                <w:t xml:space="preserve">John Erick Ortiz Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.534-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JERM.2020.2966121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJAP.2020.3027186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520649v1</w:t>
+                <w:t xml:space="preserve">hal-03401788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Current Modeling in Multiply Connected Regions via a Full-Wave Solver Based on the Quasi-Helmholtz Projectors</w:t>
+                <w:t xml:space="preserve">A Hybrid Volume-Surface-Wire Integral Equation for the Anisotropic Forward Problem in Electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Chhim</w:t>
+                <w:t xml:space="preserve">Maxime Y. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Erick Ortiz Guzman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.534-548. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJAP.2020.3027186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JERM.2020.2966121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401788v1</w:t>
+                <w:t xml:space="preserve">hal-02520649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and Combined Field Integral Equations Based on the Quasi-Helmholtz Projectors</w:t>
               </w:r>
@@ -2281,287 +2281,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two boundary integral formulations for the Eddy current nondestructive testing of metal structures</w:t>
+                <w:t xml:space="preserve">A Tree-Based Scheme for the Numerically Stable Compression of Integral Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+                <w:t xml:space="preserve">Giulio Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bakry</w:t>
+                <w:t xml:space="preserve">Maxime Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2024 - The 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17617/3.MBE4AA⟩</w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.503-504, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04903632v1</w:t>
+                <w:t xml:space="preserve">hal-04801504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tree-Based Scheme for the Numerically Stable Compression of Integral Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of two boundary integral formulations for the Eddy current nondestructive testing of metal structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Cosentino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Henry</w:t>
+                <w:t xml:space="preserve">Marc Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Monin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.503-504, </w:t>
+              <w:t xml:space="preserve">WAVES 2024 - The 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for Solar System Research; DFG Collaborative Research Center ”Mathematics of Experiments” in G¨ottingen, Jun 2024, Berlin, Germany. pp.87-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17617/3.MBE4AA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801504v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04903632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Fast Direct Solver for High Order Integral Equations: Results for Low-to-Middle Frequencies</w:t>
               </w:r>
@@ -2775,159 +2775,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie de sources électrophysiologiques par apprentissage supervisé</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Reynaud</w:t>
+                <w:t xml:space="preserve">Linear-in-Complexity Computational Strategies for Modeling and Dosimetry at TeraHertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Giunzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ciacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ORASIS 2023 : 19ième édition du colloque d’ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.950-953, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352703⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219527v1</w:t>
+                <w:t xml:space="preserve">hal-04405498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG Source Imaging by Supervised Learning</w:t>
+                <w:t xml:space="preserve">Imagerie de sources électrophysiologiques par apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
@@ -2945,316 +2967,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Douraied Ben Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ORASIS 2023 : 19ième édition du colloque d’ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591918v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Direct Solver for Volume Integral Equations Based on Quasi-Helmholtz Laplacian Filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Henry</w:t>
+                <w:t xml:space="preserve">EEG Source Imaging by Supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1170-1174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352886⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04266848v1</w:t>
+                <w:t xml:space="preserve">hal-04591918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-in-Complexity Computational Strategies for Modeling and Dosimetry at TeraHertz</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Fast Direct Solver for Volume Integral Equations Based on Quasi-Helmholtz Laplacian Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.950-953, </w:t>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352703⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04405498v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some Operator Filtering Strategies Based on Suitably Modified Green’s Functions</w:t>
               </w:r>
@@ -3502,892 +3502,892 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources pré-déformées pour des analyses haute résolution de l'impact du rayonnement radiofréquence sur l'activité cérébrale</w:t>
+                <w:t xml:space="preserve">Fast Direct Solvers Based on the Quasi-Helmholtz Laplacian Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, XLIM Limoges, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">2022 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342598v1</w:t>
+                <w:t xml:space="preserve">hal-04169310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On a Fast Solution Strategy for a Surface-Wire Integral Formulation of the Anisotropic Forward Problem in Electroencephalography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Refinement-Free Preconditioner for the Symmetric Formulation in Electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Giunzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ortiz G.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Adrian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886398⟩</w:t>
+              <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.513-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9887114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762860v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Effectiveness of Quasi-Helmholtz Projectors in Preconditioning Problems with Junctions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Johann Bourhis</w:t>
+                <w:t xml:space="preserve">Sources pré-déformées pour des analyses haute résolution de l'impact du rayonnement radiofréquence sur l'activité cérébrale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Wiart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.P. Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLIM Limoges, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942738v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calderón Preconditioners for the TD-EFIE discretized with Convolution Quadratures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On a Fast Solution Strategy for a Surface-Wire Integral Formulation of the Anisotropic Forward Problem in Electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Baronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Y. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9887361⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, CO, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886398⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942679v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fast Direct Solution of a Preconditioned Electromagnetic Integral Equation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Effectiveness of Quasi-Helmholtz Projectors in Preconditioning Problems with Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Bourhis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEAA49419.2022.9899870⟩</w:t>
+              <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1944-1945, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03762873v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Refinement-Free Preconditioner for the Symmetric Formulation in Electroencephalography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">John Ortiz G.</w:t>
+                <w:t xml:space="preserve">Calderón Preconditioners for the TD-EFIE discretized with Convolution Quadratures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Cordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.513-514, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9887114⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1672-1673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9887361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942661v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Direct Solvers Based on the Quasi-Helmholtz Laplacian Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Fast Direct Solution of a Preconditioned Electromagnetic Integral Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Adrien Merlini</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Erik Ortiz Guzman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Le Cap, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA49419.2022.9899870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04169310v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03762873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-Computer Interfaces: Investigating the Transition from Visually Evoked to Purely Imagined Steady-State Potentials</w:t>
               </w:r>
@@ -4776,51 +4776,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Denver, CO, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4880,51 +4880,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEAA 2021: International Conference on Electromagnetics in Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5192,51 +5192,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quasi-Helmholtz Projector Stabilized Full Wave Solver Encompassing the Eddy Current Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Cools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Qiang Ren; Su Yan; Atef Z. Elsherbeni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Time‐Domain Computational Electromagnetic Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9781119808374. </w:t>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P Andriulli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3568083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Giunzioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scazzola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3558603" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Citraro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3428858" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1444935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourhis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3439772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3369752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cordel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2024.3354044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04124349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Consoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Rahmouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3283043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3302748" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Adrian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04173275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortiz G." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dely" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3121097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Y. Monin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Andriulli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2020.2966121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chhim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erick Ortiz Guzman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2020.3027186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beghein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Cools" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michielssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2964941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Pillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2019.100048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Lindgren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2873061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04903632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cosentino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#242;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686480" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219527v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591918v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352886" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ciacco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352703" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Masciocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133635" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342598v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Andriulli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762860v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baronio" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886398" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942738v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886184" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942679v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9887361" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erik Ortiz Guzman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899870" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9887114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Micheli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Citraro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dely" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriulli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886299" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886850" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539728" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879366" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortiz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072405" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW559E_ch7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03947624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808404.ch8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW528E_ch16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IMTA0130" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P Andriulli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3568083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Giunzioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scazzola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3558603" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Citraro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3428858" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1444935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourhis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3439772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3369752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cordel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2024.3354044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04124349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Consoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Rahmouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3283043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3302748" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Adrian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04173275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortiz G." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dely" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3121097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chhim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erick Ortiz Guzman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2020.3027186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Y. Monin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Andriulli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2020.2966121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beghein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Cools" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michielssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2964941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Pillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2019.100048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Lindgren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2873061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cosentino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686275" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04903632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#242;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686480" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ciacco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352703" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352886" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Masciocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133635" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9887114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Andriulli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baronio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886398" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9887361" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erik Ortiz Guzman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899870" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Micheli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Citraro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dely" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriulli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886299" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886850" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539728" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879366" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortiz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072405" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW559E_ch7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03947624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808404.ch8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW528E_ch16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IMTA0130" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>