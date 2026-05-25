--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -893,278 +893,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laplacian Filtered Loop-Star Decompositions and Quasi-Helmholtz Filters: Definitions, Analysis, and Efficient Algorithms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stabilized Single Current Inverse Source Formulations Based on Steklov-Poincaré Mappings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ermanno Citraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (12), pp.9289 - 9302. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3283043⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 71 (10), pp.8158-8164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3302748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04124349v1</w:t>
+                <w:t xml:space="preserve">hal-04180135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilized Single Current Inverse Source Formulations Based on Steklov-Poincaré Mappings</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laplacian Filtered Loop-Star Decompositions and Quasi-Helmholtz Filters: Definitions, Analysis, and Efficient Algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 71 (10), pp.8158-8164. </w:t>
+              <w:t xml:space="preserve">, 2023, 71 (12), pp.9289 - 9302. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3302748⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2023.3283043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180135v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04124349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Multikernel Hierarchical Compression for Boundary Element Matrices</w:t>
               </w:r>
@@ -1397,77 +1397,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Low-Frequency and Contrast Stabilized Full-Wave Volume Integral Equation Solver for Lossy Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1540,51 +1540,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1638,274 +1638,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03472123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Current Modeling in Multiply Connected Regions via a Full-Wave Solver Based on the Quasi-Helmholtz Projectors</w:t>
+                <w:t xml:space="preserve">A Hybrid Volume-Surface-Wire Integral Equation for the Anisotropic Forward Problem in Electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Chhim</w:t>
+                <w:t xml:space="preserve">Maxime Y. Monin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Erick Ortiz Guzman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1, pp.534-548. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OJAP.2020.3027186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JERM.2020.2966121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03401788v1</w:t>
+                <w:t xml:space="preserve">hal-02520649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Volume-Surface-Wire Integral Equation for the Anisotropic Forward Problem in Electroencephalography</w:t>
+                <w:t xml:space="preserve">Eddy Current Modeling in Multiply Connected Regions via a Full-Wave Solver Based on the Quasi-Helmholtz Projectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Y. Monin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Tiffany Chhim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
+                <w:t xml:space="preserve">John Erick Ortiz Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Electromagnetics, RF and Microwaves in Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">IEEE Open Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1, pp.534-548. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JERM.2020.2966121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OJAP.2020.3027186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02520649v1</w:t>
+                <w:t xml:space="preserve">hal-03401788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and Combined Field Integral Equations Based on the Quasi-Helmholtz Projectors</w:t>
               </w:r>
@@ -2021,51 +2021,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the modeling of brain fibers in the EEG forward problem via a new family of wire integral equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2281,287 +2281,287 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Tree-Based Scheme for the Numerically Stable Compression of Integral Equations</w:t>
+                <w:t xml:space="preserve">Evaluation of two boundary integral formulations for the Eddy current nondestructive testing of metal structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulio Cosentino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clément Henry</w:t>
+                <w:t xml:space="preserve">Edouard Demaldent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Monin</w:t>
+                <w:t xml:space="preserve">Marc Bakry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686275⟩</w:t>
+              <w:t xml:space="preserve">WAVES 2024 - The 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Max Planck Institute for Solar System Research; DFG Collaborative Research Center ”Mathematics of Experiments” in G¨ottingen, Jun 2024, Berlin, Germany. pp.87-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17617/3.MBE4AA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04801504v1</w:t>
+                <w:t xml:space="preserve">cea-04903632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of two boundary integral formulations for the Eddy current nondestructive testing of metal structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Tree-Based Scheme for the Numerically Stable Compression of Integral Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bakry</w:t>
+                <w:t xml:space="preserve">Giulio Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2024 - The 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Max Planck Institute for Solar System Research; DFG Collaborative Research Center ”Mathematics of Experiments” in G¨ottingen, Jun 2024, Berlin, Germany. pp.87-88, </w:t>
+              <w:t xml:space="preserve">2024 IEEE International Symposium on Antennas and Propagation and INC/USNC‐URSI Radio Science Meeting (AP-S/INC-USNC-URSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Firenze, France. pp.503-504, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17617/3.MBE4AA⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/INC-USNC-URSI52054.2024.10686275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04903632v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Fast Direct Solver for High Order Integral Equations: Results for Low-to-Middle Frequencies</w:t>
               </w:r>
@@ -2573,51 +2573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Franzò</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2690,51 +2690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Scazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2775,173 +2775,160 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear-in-Complexity Computational Strategies for Modeling and Dosimetry at TeraHertz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Henry</w:t>
+                <w:t xml:space="preserve">EEG Source Imaging by Supervised Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douraied Ben Salem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352703⟩</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1170-1174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04405498v1</w:t>
+                <w:t xml:space="preserve">hal-04591918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imagerie de sources électrophysiologiques par apprentissage supervisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Reynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2983,278 +2970,291 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ORASIS 2023 : 19ième édition du colloque d’ORASIS, journées francophones des jeunes chercheurs en vision par ordinateur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire LIS, UMR 7020, May 2023, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EEG Source Imaging by Supervised Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarah Reynaud</w:t>
+                <w:t xml:space="preserve">A Fast Direct Solver for Volume Integral Equations Based on Quasi-Helmholtz Laplacian Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">François Rousseau</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2023: 31st European Signal Processing Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290011⟩</w:t>
+              <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352886⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04591918v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Direct Solver for Volume Integral Equations Based on Quasi-Helmholtz Laplacian Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Linear-in-Complexity Computational Strategies for Modeling and Dosimetry at TeraHertz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Giunzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Ciacco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Genoa, Italy. </w:t>
+              <w:t xml:space="preserve">, Nov 2023, Genoa, France. pp.950-953, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352886⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CAMA57522.2023.10352703⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266848v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04405498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On some Operator Filtering Strategies Based on Suitably Modified Green’s Functions</w:t>
               </w:r>
@@ -3279,51 +3279,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ermanno Citraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3374,90 +3374,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Direct Solvers for Integral Equations at Low-Frequency Based on Operator Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3502,553 +3502,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04164122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Direct Solvers Based on the Quasi-Helmholtz Laplacian Filters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+                <w:t xml:space="preserve">Calderón Preconditioners for the TD-EFIE discretized with Convolution Quadratures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Cordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Andriulli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1672-1673, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9887361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04169310v1</w:t>
+                <w:t xml:space="preserve">hal-03942679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Refinement-Free Preconditioner for the Symmetric Formulation in Electroencephalography</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">On the Fast Direct Solution of a Preconditioned Electromagnetic Integral Equation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Consoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dély</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lyes Rahmouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Erik Ortiz Guzman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Le Cap, South Africa. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEAA49419.2022.9899870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9887114⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03942661v1</w:t>
+                <w:t xml:space="preserve">hal-03762873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources pré-déformées pour des analyses haute résolution de l'impact du rayonnement radiofréquence sur l'activité cérébrale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joe Wiart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, XLIM Limoges, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04342598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On a Fast Solution Strategy for a Surface-Wire Integral Formulation of the Anisotropic Forward Problem in Electroencephalography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Baronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Y. Monin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Denver, CO, United States. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03762860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Effectiveness of Quasi-Helmholtz Projectors in Preconditioning Problems with Junctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4067,370 +4063,374 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1944-1945, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9886184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calderón Preconditioners for the TD-EFIE discretized with Convolution Quadratures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dely</w:t>
+                <w:t xml:space="preserve">A New Refinement-Free Preconditioner for the Symmetric Formulation in Electroencephalography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Giunzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Ortiz G.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AP-S/USNC-URSI 2022: IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.1672-1673, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9887361⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States. pp.513-514, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/AP-S/USNC-URSI47032.2022.9887114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03942679v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03942661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fast Direct Solution of a Preconditioned Electromagnetic Integral Equation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Fast Direct Solvers Based on the Quasi-Helmholtz Laplacian Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dély</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">John Erik Ortiz Guzman</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electromagnetics in Advanced Applications (ICEAA 2022)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Guangzhou, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICEAA49419.2022.9899870⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03762873v1</w:t>
+                <w:t xml:space="preserve">hal-04169310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brain-Computer Interfaces: Investigating the Transition from Visually Evoked to Purely Imagined Steady-State Potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Micheli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4737,90 +4737,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laplacian Filters for Integral Equations: Further Developments and Fast Algorithms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation and USNC-URSI Radio Science Meeting (AP-S/URSI 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Denver, CO, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4854,77 +4854,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fast Quasi-Conformal Mapping Preconditioner for Electromagnetic Integral Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Consoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEAA 2021: International Conference on Electromagnetics in Advanced Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Honolulu, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4958,77 +4958,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Regularized Electric Flux Volume Integral Equation for Brain Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5192,77 +5192,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Quasi-Helmholtz Projector Stabilized Full Wave Solver Encompassing the Eddy Current Regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Chhim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integral equation modelling of brain fibers for handling white matter anisotropies in the EEG forward problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyes Rahmouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Pillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5897,51 +5897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Merlini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristof Cools</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco P. Andriulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Qiang Ren; Su Yan; Atef Z. Elsherbeni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Time‐Domain Computational Electromagnetic Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Wiley, 2022, 9781119808374. </w:t>
@@ -6220,51 +6220,51 @@
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05473673v1</w:t>
+                <w:t xml:space="preserve">hal-05473673v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6522,51 +6522,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P Andriulli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3568083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Giunzioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scazzola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3558603" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Citraro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3428858" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1444935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourhis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3439772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3369752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cordel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2024.3354044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04124349v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Consoli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Rahmouni" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3283043" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180135v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3302748" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Adrian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04173275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortiz G." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dely" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3121097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401788v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chhim" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erick Ortiz Guzman" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2020.3027186" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520649v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Y. Monin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Andriulli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2020.2966121" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beghein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Cools" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michielssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2964941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Pillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2019.100048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Lindgren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2873061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801504v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cosentino" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686275" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04903632v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#242;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686480" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405498v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ciacco" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352703" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219527v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591918v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290011" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266848v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352886" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Masciocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133635" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169310v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942661v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9887114" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342598v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Andriulli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762860v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baronio" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886398" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942738v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886184" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942679v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9887361" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762873v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erik Ortiz Guzman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899870" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Micheli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Citraro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dely" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriulli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886299" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886850" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539728" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879366" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortiz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072405" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW559E_ch7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03947624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808404.ch8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW528E_ch16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IMTA0130" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087045v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Chen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Merlini" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P Andriulli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3568083" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087023v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Giunzioni" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Scazzola" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2025.3558603" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073228v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ermanno Citraro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Ricci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;ly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3428858" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Reynaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douraied Ben Salem" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rousseau" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2024.1444935" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05073217v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Bourhis" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tap.2024.3439772" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487411v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Andriulli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2024.3369752" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405445v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Cordel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2024.3354044" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3302748" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04124349v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Consoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Rahmouni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2023.3283043" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#243;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Adrian" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46620/23-0006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04173275v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortiz G." TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.112374" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762321v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2022.3161390" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03472123v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dely" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3121097" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520649v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Y. Monin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco P. Andriulli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JERM.2020.2966121" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401788v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Chhim" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erick Ortiz Guzman" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2020.3027186" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520602v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Beghein" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristof Cools" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Michielssen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2020.2964941" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520658v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Pillain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcpx.2019.100048" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953341v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jussi Lindgren" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole L&#233;cuyer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSRE.2018.2873061" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04903632v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Demaldent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bonnet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801504v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Cosentino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Monin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686275" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801333v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Franz&#242;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10687162" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801323v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/INC-USNC-URSI52054.2024.10686480" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04591918v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290011" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219527v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266848v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352886" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405498v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Ciacco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA57522.2023.10352703" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405516v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Masciocchi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA57318.2023.10297810" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164122v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP57121.2023.10133635" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942679v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9887361" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762873v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Erik Ortiz Guzman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA49419.2022.9899870" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04342598v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Wiart" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.P. Andriulli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762860v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Baronio" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886398" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942738v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886184" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942661v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9887114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04169310v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942635v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arturo Micheli" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC48229.2022.9870831" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942683v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Citraro" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dely" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Andriulli" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886331" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03942645v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886299" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03762878v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AP-S/USNC-URSI47032.2022.9886850" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401745v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA52647.2021.9539728" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401818v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF35879.2020.9330486" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529978v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879366" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529987v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Ortiz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2019.8879217" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02530010v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APUSNCURSINRSM.2017.8072405" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02529991v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEAA.2017.8065650" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01754865v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Libessart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Arzel" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Lahuec" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405436v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW559E_ch7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-03947624v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119808404.ch8" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03401755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/SBEW528E_ch16" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473673v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Minh Triet Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Fablet" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02466106v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019IMTA0130" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>